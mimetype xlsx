--- v1 (2026-09-02)
+++ v2 (2026-10-17)
@@ -7007,93 +7007,93 @@
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>120</v>
       </c>
       <c r="B99" t="s">
         <v>127</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D99">
         <v>14890.0</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>120</v>
       </c>
       <c r="B100" t="s">
         <v>132</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D100">
-        <v>1490.0</v>
+        <v>1510.0</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>120</v>
       </c>
       <c r="B101" t="s">
         <v>132</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>134</v>
       </c>
       <c r="D101">
-        <v>3060.0</v>
+        <v>3100.0</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>120</v>
       </c>
       <c r="B102" t="s">
         <v>132</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D102">
-        <v>3490.0</v>
+        <v>3530.0</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>120</v>
       </c>
       <c r="B103" t="s">
         <v>132</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D103">
-        <v>4570.0</v>
+        <v>4620.0</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>120</v>
       </c>
       <c r="B104" t="s">
         <v>137</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D104">
         <v>3440.0</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>120</v>
       </c>
       <c r="B105" t="s">
         <v>138</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>139</v>
@@ -7413,541 +7413,541 @@
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>142</v>
       </c>
       <c r="B128" t="s">
         <v>161</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>167</v>
       </c>
       <c r="D128">
         <v>22110.0</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>142</v>
       </c>
       <c r="B129" t="s">
         <v>168</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D129">
-        <v>67620.0</v>
+        <v>68370.0</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>142</v>
       </c>
       <c r="B130" t="s">
         <v>168</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>170</v>
       </c>
       <c r="D130">
-        <v>35510.0</v>
+        <v>35910.0</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>142</v>
       </c>
       <c r="B131" t="s">
         <v>168</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>171</v>
       </c>
       <c r="D131">
-        <v>41320.0</v>
+        <v>41780.0</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>142</v>
       </c>
       <c r="B132" t="s">
         <v>168</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>172</v>
       </c>
       <c r="D132">
-        <v>82960.0</v>
+        <v>83890.0</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>142</v>
       </c>
       <c r="B133" t="s">
         <v>168</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D133">
-        <v>44280.0</v>
+        <v>44770.0</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>142</v>
       </c>
       <c r="B134" t="s">
         <v>168</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>174</v>
       </c>
       <c r="D134">
-        <v>21870.0</v>
+        <v>22120.0</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>142</v>
       </c>
       <c r="B135" t="s">
         <v>175</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D135">
-        <v>3980.0</v>
+        <v>4030.0</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>142</v>
       </c>
       <c r="B136" t="s">
         <v>175</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D136">
-        <v>4010.0</v>
+        <v>4050.0</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>142</v>
       </c>
       <c r="B137" t="s">
         <v>175</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D137">
-        <v>6750.0</v>
+        <v>6820.0</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>142</v>
       </c>
       <c r="B138" t="s">
         <v>175</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>179</v>
       </c>
       <c r="D138">
-        <v>8340.0</v>
+        <v>8430.0</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>142</v>
       </c>
       <c r="B139" t="s">
         <v>175</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D139">
-        <v>4940.0</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>142</v>
       </c>
       <c r="B140" t="s">
         <v>175</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D140">
-        <v>2620.0</v>
+        <v>2650.0</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>142</v>
       </c>
       <c r="B141" t="s">
         <v>182</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D141">
-        <v>7230.0</v>
+        <v>7390.0</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>142</v>
       </c>
       <c r="B142" t="s">
         <v>182</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>184</v>
       </c>
       <c r="D142">
-        <v>111120.0</v>
+        <v>113530.0</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>182</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D143">
-        <v>76400.0</v>
+        <v>78060.0</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>142</v>
       </c>
       <c r="B144" t="s">
         <v>182</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>186</v>
       </c>
       <c r="D144">
-        <v>7920.0</v>
+        <v>8100.0</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>142</v>
       </c>
       <c r="B145" t="s">
         <v>182</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>187</v>
       </c>
       <c r="D145">
-        <v>5560.0</v>
+        <v>5680.0</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>142</v>
       </c>
       <c r="B146" t="s">
         <v>182</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D146">
-        <v>7280.0</v>
+        <v>6960.0</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>142</v>
       </c>
       <c r="B147" t="s">
         <v>182</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>189</v>
       </c>
       <c r="D147">
-        <v>12370.0</v>
+        <v>12640.0</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>142</v>
       </c>
       <c r="B148" t="s">
         <v>182</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D148">
-        <v>9310.0</v>
+        <v>9510.0</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>142</v>
       </c>
       <c r="B149" t="s">
         <v>182</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D149">
-        <v>69450.0</v>
+        <v>70960.0</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>142</v>
       </c>
       <c r="B150" t="s">
         <v>182</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>192</v>
       </c>
       <c r="D150">
-        <v>63460.0</v>
+        <v>64840.0</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>142</v>
       </c>
       <c r="B151" t="s">
         <v>182</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D151">
-        <v>97230.0</v>
+        <v>67340.0</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>142</v>
       </c>
       <c r="B152" t="s">
         <v>194</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D152">
-        <v>11750.0</v>
+        <v>12450.0</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>142</v>
       </c>
       <c r="B153" t="s">
         <v>194</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D153">
         <v>19010.0</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>142</v>
       </c>
       <c r="B154" t="s">
         <v>197</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>198</v>
       </c>
       <c r="D154">
-        <v>5280.0</v>
+        <v>5400.0</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>142</v>
       </c>
       <c r="B155" t="s">
         <v>197</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>199</v>
       </c>
       <c r="D155">
-        <v>6260.0</v>
+        <v>6390.0</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>142</v>
       </c>
       <c r="B156" t="s">
         <v>197</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>200</v>
       </c>
       <c r="D156">
-        <v>6980.0</v>
+        <v>6680.0</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>142</v>
       </c>
       <c r="B157" t="s">
         <v>197</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D157">
-        <v>7090.0</v>
+        <v>7250.0</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>142</v>
       </c>
       <c r="B158" t="s">
         <v>197</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>202</v>
       </c>
       <c r="D158">
-        <v>63900.0</v>
+        <v>65290.0</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>142</v>
       </c>
       <c r="B159" t="s">
         <v>197</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>203</v>
       </c>
       <c r="D159">
-        <v>69450.0</v>
+        <v>70960.0</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>142</v>
       </c>
       <c r="B160" t="s">
         <v>197</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D160">
-        <v>8200.0</v>
+        <v>8380.0</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>142</v>
       </c>
       <c r="B161" t="s">
         <v>197</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D161">
-        <v>11810.0</v>
+        <v>12070.0</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>142</v>
       </c>
       <c r="B162" t="s">
         <v>197</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D162">
-        <v>56950.0</v>
+        <v>58190.0</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>142</v>
       </c>
       <c r="B163" t="s">
         <v>197</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>207</v>
       </c>
       <c r="D163">
-        <v>90290.0</v>
+        <v>65330.0</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>142</v>
       </c>
       <c r="B164" t="s">
         <v>197</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D164">
-        <v>104180.0</v>
+        <v>106440.0</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>142</v>
       </c>
       <c r="B165" t="s">
         <v>209</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D165">
         <v>8760.0</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>142</v>
       </c>
       <c r="B166" t="s">
         <v>209</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>211</v>
@@ -8001,289 +8001,289 @@
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>142</v>
       </c>
       <c r="B170" t="s">
         <v>209</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D170">
         <v>121510.0</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>142</v>
       </c>
       <c r="B171" t="s">
         <v>216</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D171">
-        <v>430.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>142</v>
       </c>
       <c r="B172" t="s">
         <v>216</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D172">
-        <v>490.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>142</v>
       </c>
       <c r="B173" t="s">
         <v>216</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D173">
-        <v>600.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>142</v>
       </c>
       <c r="B174" t="s">
         <v>216</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>220</v>
       </c>
       <c r="D174">
-        <v>660.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>142</v>
       </c>
       <c r="B175" t="s">
         <v>216</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>221</v>
       </c>
       <c r="D175">
-        <v>860.0</v>
+        <v>840.0</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
         <v>142</v>
       </c>
       <c r="B176" t="s">
         <v>216</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D176">
-        <v>1100.0</v>
+        <v>1080.0</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
         <v>142</v>
       </c>
       <c r="B177" t="s">
         <v>216</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>223</v>
       </c>
       <c r="D177">
-        <v>770.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
         <v>142</v>
       </c>
       <c r="B178" t="s">
         <v>224</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>225</v>
       </c>
       <c r="D178">
         <v>4000.0</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
         <v>142</v>
       </c>
       <c r="B179" t="s">
         <v>224</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>226</v>
       </c>
       <c r="D179">
-        <v>7480.0</v>
+        <v>7490.0</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
         <v>142</v>
       </c>
       <c r="B180" t="s">
         <v>224</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>227</v>
       </c>
       <c r="D180">
-        <v>5720.0</v>
+        <v>5730.0</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
         <v>142</v>
       </c>
       <c r="B181" t="s">
         <v>224</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>228</v>
       </c>
       <c r="D181">
         <v>3510.0</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
         <v>142</v>
       </c>
       <c r="B182" t="s">
         <v>224</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>229</v>
       </c>
       <c r="D182">
         <v>11420.0</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
         <v>142</v>
       </c>
       <c r="B183" t="s">
         <v>230</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>231</v>
       </c>
       <c r="D183">
-        <v>3780.0</v>
+        <v>3820.0</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
         <v>142</v>
       </c>
       <c r="B184" t="s">
         <v>230</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>232</v>
       </c>
       <c r="D184">
-        <v>4330.0</v>
+        <v>4380.0</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
         <v>142</v>
       </c>
       <c r="B185" t="s">
         <v>230</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>233</v>
       </c>
       <c r="D185">
-        <v>6320.0</v>
+        <v>6390.0</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
         <v>142</v>
       </c>
       <c r="B186" t="s">
         <v>230</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>234</v>
       </c>
       <c r="D186">
-        <v>8010.0</v>
+        <v>8100.0</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
         <v>142</v>
       </c>
       <c r="B187" t="s">
         <v>230</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>235</v>
       </c>
       <c r="D187">
-        <v>12040.0</v>
+        <v>12170.0</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
         <v>142</v>
       </c>
       <c r="B188" t="s">
         <v>236</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>237</v>
       </c>
       <c r="D188">
-        <v>1140.0</v>
+        <v>1160.0</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
         <v>142</v>
       </c>
       <c r="B189" t="s">
         <v>236</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>238</v>
       </c>
       <c r="D189">
         <v>370.0</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
         <v>142</v>
       </c>
       <c r="B190" t="s">
         <v>236</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>239</v>
@@ -8323,401 +8323,401 @@
     <row r="193" spans="1:4">
       <c r="A193" t="s">
         <v>142</v>
       </c>
       <c r="B193" t="s">
         <v>236</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>242</v>
       </c>
       <c r="D193">
         <v>300.0</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
         <v>142</v>
       </c>
       <c r="B194" t="s">
         <v>236</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>243</v>
       </c>
       <c r="D194">
-        <v>450.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
         <v>142</v>
       </c>
       <c r="B195" t="s">
         <v>236</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D195">
-        <v>510.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
         <v>142</v>
       </c>
       <c r="B196" t="s">
         <v>236</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>245</v>
       </c>
       <c r="D196">
-        <v>630.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
         <v>142</v>
       </c>
       <c r="B197" t="s">
         <v>236</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D197">
-        <v>700.0</v>
+        <v>710.0</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
         <v>142</v>
       </c>
       <c r="B198" t="s">
         <v>236</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>247</v>
       </c>
       <c r="D198">
-        <v>810.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
         <v>142</v>
       </c>
       <c r="B199" t="s">
         <v>236</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>248</v>
       </c>
       <c r="D199">
-        <v>910.0</v>
+        <v>930.0</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
         <v>142</v>
       </c>
       <c r="B200" t="s">
         <v>236</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>249</v>
       </c>
       <c r="D200">
-        <v>1150.0</v>
+        <v>1180.0</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
         <v>142</v>
       </c>
       <c r="B201" t="s">
         <v>250</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>251</v>
       </c>
       <c r="D201">
-        <v>1360.0</v>
+        <v>1620.0</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
         <v>142</v>
       </c>
       <c r="B202" t="s">
         <v>250</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>252</v>
       </c>
       <c r="D202">
-        <v>2000.0</v>
+        <v>2070.0</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
         <v>142</v>
       </c>
       <c r="B203" t="s">
         <v>253</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>254</v>
       </c>
       <c r="D203">
-        <v>7590.0</v>
+        <v>8460.0</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
         <v>142</v>
       </c>
       <c r="B204" t="s">
         <v>253</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>255</v>
       </c>
       <c r="D204">
-        <v>13090.0</v>
+        <v>15890.0</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
         <v>142</v>
       </c>
       <c r="B205" t="s">
         <v>253</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>256</v>
       </c>
       <c r="D205">
-        <v>29060.0</v>
+        <v>33730.0</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
         <v>142</v>
       </c>
       <c r="B206" t="s">
         <v>253</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>257</v>
       </c>
       <c r="D206">
-        <v>5340.0</v>
+        <v>6380.0</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
         <v>142</v>
       </c>
       <c r="B207" t="s">
         <v>253</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>258</v>
       </c>
       <c r="D207">
-        <v>21930.0</v>
+        <v>25770.0</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
         <v>142</v>
       </c>
       <c r="B208" t="s">
         <v>253</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>259</v>
       </c>
       <c r="D208">
-        <v>28680.0</v>
+        <v>33130.0</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
         <v>142</v>
       </c>
       <c r="B209" t="s">
         <v>253</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>260</v>
       </c>
       <c r="D209">
-        <v>10190.0</v>
+        <v>12200.0</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
         <v>142</v>
       </c>
       <c r="B210" t="s">
         <v>261</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>262</v>
       </c>
       <c r="D210">
-        <v>1270.0</v>
+        <v>1320.0</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
         <v>142</v>
       </c>
       <c r="B211" t="s">
         <v>261</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>263</v>
       </c>
       <c r="D211">
-        <v>1220.0</v>
+        <v>1290.0</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
         <v>142</v>
       </c>
       <c r="B212" t="s">
         <v>261</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>264</v>
       </c>
       <c r="D212">
-        <v>1520.0</v>
+        <v>1630.0</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
         <v>142</v>
       </c>
       <c r="B213" t="s">
         <v>261</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>265</v>
       </c>
       <c r="D213">
-        <v>2830.0</v>
+        <v>3060.0</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
         <v>142</v>
       </c>
       <c r="B214" t="s">
         <v>261</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>266</v>
       </c>
       <c r="D214">
-        <v>2140.0</v>
+        <v>2290.0</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
         <v>142</v>
       </c>
       <c r="B215" t="s">
         <v>261</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>267</v>
       </c>
       <c r="D215">
-        <v>3180.0</v>
+        <v>3320.0</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
         <v>142</v>
       </c>
       <c r="B216" t="s">
         <v>261</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D216">
-        <v>3930.0</v>
+        <v>4150.0</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
         <v>142</v>
       </c>
       <c r="B217" t="s">
         <v>261</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>269</v>
       </c>
       <c r="D217">
-        <v>5640.0</v>
+        <v>6780.0</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
         <v>142</v>
       </c>
       <c r="B218" t="s">
         <v>261</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>270</v>
       </c>
       <c r="D218">
-        <v>2080.0</v>
+        <v>2170.0</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
         <v>142</v>
       </c>
       <c r="B219" t="s">
         <v>261</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>271</v>
       </c>
       <c r="D219">
-        <v>1520.0</v>
+        <v>1630.0</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
         <v>142</v>
       </c>
       <c r="B220" t="s">
         <v>272</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>273</v>
       </c>
       <c r="D220">
         <v>10690.0</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
         <v>142</v>
       </c>
       <c r="B221" t="s">
         <v>272</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>274</v>
@@ -8785,51 +8785,51 @@
     <row r="226" spans="1:4">
       <c r="A226" t="s">
         <v>142</v>
       </c>
       <c r="B226" t="s">
         <v>272</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>279</v>
       </c>
       <c r="D226">
         <v>39450.0</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
         <v>142</v>
       </c>
       <c r="B227" t="s">
         <v>280</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>281</v>
       </c>
       <c r="D227">
-        <v>57730.0</v>
+        <v>58370.0</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
         <v>142</v>
       </c>
       <c r="B228" t="s">
         <v>280</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>282</v>
       </c>
       <c r="D228">
         <v>58690.0</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
         <v>142</v>
       </c>
       <c r="B229" t="s">
         <v>280</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>283</v>
@@ -8911,65 +8911,65 @@
     <row r="235" spans="1:4">
       <c r="A235" t="s">
         <v>142</v>
       </c>
       <c r="B235" t="s">
         <v>280</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>289</v>
       </c>
       <c r="D235">
         <v>40810.0</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
         <v>142</v>
       </c>
       <c r="B236" t="s">
         <v>280</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>290</v>
       </c>
       <c r="D236">
-        <v>57730.0</v>
+        <v>58370.0</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
         <v>142</v>
       </c>
       <c r="B237" t="s">
         <v>280</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D237">
-        <v>61190.0</v>
+        <v>61870.0</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
         <v>142</v>
       </c>
       <c r="B238" t="s">
         <v>280</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>292</v>
       </c>
       <c r="D238">
         <v>54980.0</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
         <v>142</v>
       </c>
       <c r="B239" t="s">
         <v>280</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>293</v>
@@ -18753,163 +18753,163 @@
     <row r="938" spans="1:4">
       <c r="A938" t="s">
         <v>1031</v>
       </c>
       <c r="B938" t="s">
         <v>1032</v>
       </c>
       <c r="C938" s="2" t="s">
         <v>1042</v>
       </c>
       <c r="D938">
         <v>260.0</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" t="s">
         <v>1031</v>
       </c>
       <c r="B939" t="s">
         <v>1043</v>
       </c>
       <c r="C939" s="2" t="s">
         <v>1044</v>
       </c>
       <c r="D939">
-        <v>1070.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" t="s">
         <v>1031</v>
       </c>
       <c r="B940" t="s">
         <v>1043</v>
       </c>
       <c r="C940" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="D940">
-        <v>830.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" t="s">
         <v>1031</v>
       </c>
       <c r="B941" t="s">
         <v>1043</v>
       </c>
       <c r="C941" s="2" t="s">
         <v>1046</v>
       </c>
       <c r="D941">
-        <v>950.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" t="s">
         <v>1031</v>
       </c>
       <c r="B942" t="s">
         <v>1043</v>
       </c>
       <c r="C942" s="2" t="s">
         <v>1047</v>
       </c>
       <c r="D942">
         <v>2020.0</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" t="s">
         <v>1031</v>
       </c>
       <c r="B943" t="s">
         <v>1043</v>
       </c>
       <c r="C943" s="2" t="s">
         <v>1048</v>
       </c>
       <c r="D943">
-        <v>5180.0</v>
+        <v>5100.0</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" t="s">
         <v>1031</v>
       </c>
       <c r="B944" t="s">
         <v>1049</v>
       </c>
       <c r="C944" s="2" t="s">
         <v>1050</v>
       </c>
       <c r="D944">
-        <v>1360.0</v>
+        <v>1310.0</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" t="s">
         <v>1031</v>
       </c>
       <c r="B945" t="s">
         <v>1049</v>
       </c>
       <c r="C945" s="2" t="s">
         <v>1051</v>
       </c>
       <c r="D945">
-        <v>1010.0</v>
+        <v>1180.0</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" t="s">
         <v>1031</v>
       </c>
       <c r="B946" t="s">
         <v>1049</v>
       </c>
       <c r="C946" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="D946">
         <v>150.0</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" t="s">
         <v>1031</v>
       </c>
       <c r="B947" t="s">
         <v>1049</v>
       </c>
       <c r="C947" s="2" t="s">
         <v>1053</v>
       </c>
       <c r="D947">
-        <v>130.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" t="s">
         <v>1031</v>
       </c>
       <c r="B948" t="s">
         <v>1049</v>
       </c>
       <c r="C948" s="2" t="s">
         <v>1054</v>
       </c>
       <c r="D948">
         <v>210.0</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" t="s">
         <v>1031</v>
       </c>
       <c r="B949" t="s">
         <v>1049</v>
       </c>
       <c r="C949" s="2" t="s">
         <v>1055</v>
@@ -18949,135 +18949,135 @@
     <row r="952" spans="1:4">
       <c r="A952" t="s">
         <v>1031</v>
       </c>
       <c r="B952" t="s">
         <v>1049</v>
       </c>
       <c r="C952" s="2" t="s">
         <v>1058</v>
       </c>
       <c r="D952">
         <v>2020.0</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" t="s">
         <v>1031</v>
       </c>
       <c r="B953" t="s">
         <v>1049</v>
       </c>
       <c r="C953" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="D953">
-        <v>210.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" t="s">
         <v>1031</v>
       </c>
       <c r="B954" t="s">
         <v>1049</v>
       </c>
       <c r="C954" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="D954">
         <v>320.0</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" t="s">
         <v>1031</v>
       </c>
       <c r="B955" t="s">
         <v>1049</v>
       </c>
       <c r="C955" s="2" t="s">
         <v>1061</v>
       </c>
       <c r="D955">
-        <v>360.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" t="s">
         <v>1031</v>
       </c>
       <c r="B956" t="s">
         <v>1062</v>
       </c>
       <c r="C956" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="D956">
         <v>180.0</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" t="s">
         <v>1031</v>
       </c>
       <c r="B957" t="s">
         <v>1062</v>
       </c>
       <c r="C957" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="D957">
-        <v>1010.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" t="s">
         <v>1031</v>
       </c>
       <c r="B958" t="s">
         <v>1062</v>
       </c>
       <c r="C958" s="2" t="s">
         <v>1065</v>
       </c>
       <c r="D958">
         <v>270.0</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" t="s">
         <v>1031</v>
       </c>
       <c r="B959" t="s">
         <v>1062</v>
       </c>
       <c r="C959" s="2" t="s">
         <v>1066</v>
       </c>
       <c r="D959">
-        <v>580.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" t="s">
         <v>1031</v>
       </c>
       <c r="B960" t="s">
         <v>1062</v>
       </c>
       <c r="C960" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="D960">
         <v>220.0</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" t="s">
         <v>1031</v>
       </c>
       <c r="B961" t="s">
         <v>1068</v>
       </c>
       <c r="C961" s="2" t="s">
         <v>1069</v>
@@ -19103,65 +19103,65 @@
     <row r="963" spans="1:4">
       <c r="A963" t="s">
         <v>1031</v>
       </c>
       <c r="B963" t="s">
         <v>1068</v>
       </c>
       <c r="C963" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="D963">
         <v>330.0</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" t="s">
         <v>1031</v>
       </c>
       <c r="B964" t="s">
         <v>1068</v>
       </c>
       <c r="C964" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="D964">
-        <v>1010.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" t="s">
         <v>1031</v>
       </c>
       <c r="B965" t="s">
         <v>1068</v>
       </c>
       <c r="C965" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="D965">
-        <v>1300.0</v>
+        <v>1180.0</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" t="s">
         <v>1031</v>
       </c>
       <c r="B966" t="s">
         <v>1068</v>
       </c>
       <c r="C966" s="2" t="s">
         <v>1074</v>
       </c>
       <c r="D966">
         <v>1870.0</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" t="s">
         <v>1031</v>
       </c>
       <c r="B967" t="s">
         <v>1075</v>
       </c>
       <c r="C967" s="2" t="s">
         <v>1076</v>
@@ -19229,51 +19229,51 @@
     <row r="972" spans="1:4">
       <c r="A972" t="s">
         <v>1031</v>
       </c>
       <c r="B972" t="s">
         <v>1078</v>
       </c>
       <c r="C972" s="2" t="s">
         <v>1082</v>
       </c>
       <c r="D972">
         <v>80.0</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" t="s">
         <v>1031</v>
       </c>
       <c r="B973" t="s">
         <v>1083</v>
       </c>
       <c r="C973" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="D973">
-        <v>100.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" t="s">
         <v>1031</v>
       </c>
       <c r="B974" t="s">
         <v>1083</v>
       </c>
       <c r="C974" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="D974">
         <v>30.0</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" t="s">
         <v>1031</v>
       </c>
       <c r="B975" t="s">
         <v>1083</v>
       </c>
       <c r="C975" s="2" t="s">
         <v>1086</v>
@@ -19285,51 +19285,51 @@
     <row r="976" spans="1:4">
       <c r="A976" t="s">
         <v>1031</v>
       </c>
       <c r="B976" t="s">
         <v>1083</v>
       </c>
       <c r="C976" s="2" t="s">
         <v>1087</v>
       </c>
       <c r="D976">
         <v>50.0</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" t="s">
         <v>1031</v>
       </c>
       <c r="B977" t="s">
         <v>1083</v>
       </c>
       <c r="C977" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="D977">
-        <v>130.0</v>
+        <v>140.0</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" t="s">
         <v>1031</v>
       </c>
       <c r="B978" t="s">
         <v>1089</v>
       </c>
       <c r="C978" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="D978">
         <v>80.0</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" t="s">
         <v>1031</v>
       </c>
       <c r="B979" t="s">
         <v>1089</v>
       </c>
       <c r="C979" s="2" t="s">
         <v>1091</v>
@@ -19369,317 +19369,317 @@
     <row r="982" spans="1:4">
       <c r="A982" t="s">
         <v>1031</v>
       </c>
       <c r="B982" t="s">
         <v>1089</v>
       </c>
       <c r="C982" s="2" t="s">
         <v>1094</v>
       </c>
       <c r="D982">
         <v>160.0</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" t="s">
         <v>1031</v>
       </c>
       <c r="B983" t="s">
         <v>1095</v>
       </c>
       <c r="C983" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="D983">
-        <v>710.0</v>
+        <v>760.0</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" t="s">
         <v>1031</v>
       </c>
       <c r="B984" t="s">
         <v>1095</v>
       </c>
       <c r="C984" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="D984">
-        <v>830.0</v>
+        <v>930.0</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" t="s">
         <v>1031</v>
       </c>
       <c r="B985" t="s">
         <v>1095</v>
       </c>
       <c r="C985" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="D985">
-        <v>980.0</v>
+        <v>1140.0</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" t="s">
         <v>1031</v>
       </c>
       <c r="B986" t="s">
         <v>1095</v>
       </c>
       <c r="C986" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="D986">
-        <v>1170.0</v>
+        <v>1540.0</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" t="s">
         <v>1031</v>
       </c>
       <c r="B987" t="s">
         <v>1095</v>
       </c>
       <c r="C987" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="D987">
-        <v>1380.0</v>
+        <v>1840.0</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" t="s">
         <v>1031</v>
       </c>
       <c r="B988" t="s">
         <v>1095</v>
       </c>
       <c r="C988" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="D988">
-        <v>2020.0</v>
+        <v>2460.0</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" t="s">
         <v>1031</v>
       </c>
       <c r="B989" t="s">
         <v>1102</v>
       </c>
       <c r="C989" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="D989">
-        <v>750.0</v>
+        <v>860.0</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" t="s">
         <v>1031</v>
       </c>
       <c r="B990" t="s">
         <v>1102</v>
       </c>
       <c r="C990" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="D990">
-        <v>800.0</v>
+        <v>1010.0</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" t="s">
         <v>1031</v>
       </c>
       <c r="B991" t="s">
         <v>1102</v>
       </c>
       <c r="C991" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="D991">
-        <v>910.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" t="s">
         <v>1031</v>
       </c>
       <c r="B992" t="s">
         <v>1102</v>
       </c>
       <c r="C992" s="2" t="s">
         <v>1106</v>
       </c>
       <c r="D992">
-        <v>1050.0</v>
+        <v>1470.0</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" t="s">
         <v>1031</v>
       </c>
       <c r="B993" t="s">
         <v>1102</v>
       </c>
       <c r="C993" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="D993">
-        <v>1330.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" t="s">
         <v>1031</v>
       </c>
       <c r="B994" t="s">
         <v>1102</v>
       </c>
       <c r="C994" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="D994">
-        <v>1570.0</v>
+        <v>2310.0</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" t="s">
         <v>1031</v>
       </c>
       <c r="B995" t="s">
         <v>1102</v>
       </c>
       <c r="C995" s="2" t="s">
         <v>1109</v>
       </c>
       <c r="D995">
-        <v>2440.0</v>
+        <v>3410.0</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" t="s">
         <v>1031</v>
       </c>
       <c r="B996" t="s">
         <v>1110</v>
       </c>
       <c r="C996" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="D996">
-        <v>660.0</v>
+        <v>710.0</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" t="s">
         <v>1031</v>
       </c>
       <c r="B997" t="s">
         <v>1110</v>
       </c>
       <c r="C997" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="D997">
-        <v>770.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998" t="s">
         <v>1031</v>
       </c>
       <c r="B998" t="s">
         <v>1110</v>
       </c>
       <c r="C998" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="D998">
-        <v>800.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" t="s">
         <v>1031</v>
       </c>
       <c r="B999" t="s">
         <v>1110</v>
       </c>
       <c r="C999" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="D999">
-        <v>840.0</v>
+        <v>990.0</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000" t="s">
         <v>1031</v>
       </c>
       <c r="B1000" t="s">
         <v>1110</v>
       </c>
       <c r="C1000" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="D1000">
-        <v>1170.0</v>
+        <v>1250.0</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001" t="s">
         <v>1031</v>
       </c>
       <c r="B1001" t="s">
         <v>1110</v>
       </c>
       <c r="C1001" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="D1001">
-        <v>1230.0</v>
+        <v>1750.0</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002" t="s">
         <v>1031</v>
       </c>
       <c r="B1002" t="s">
         <v>1110</v>
       </c>
       <c r="C1002" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="D1002">
-        <v>1470.0</v>
+        <v>2100.0</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003" t="s">
         <v>1031</v>
       </c>
       <c r="B1003" t="s">
         <v>1118</v>
       </c>
       <c r="C1003" s="2" t="s">
         <v>1119</v>
       </c>
       <c r="D1003">
         <v>810.0</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004" t="s">
         <v>1031</v>
       </c>
       <c r="B1004" t="s">
         <v>1118</v>
       </c>
       <c r="C1004" s="2" t="s">
         <v>1120</v>
@@ -19775,233 +19775,233 @@
     <row r="1011" spans="1:4">
       <c r="A1011" t="s">
         <v>1031</v>
       </c>
       <c r="B1011" t="s">
         <v>1118</v>
       </c>
       <c r="C1011" s="2" t="s">
         <v>1127</v>
       </c>
       <c r="D1011">
         <v>1430.0</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012" t="s">
         <v>1031</v>
       </c>
       <c r="B1012" t="s">
         <v>1118</v>
       </c>
       <c r="C1012" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="D1012">
-        <v>1100.0</v>
+        <v>1230.0</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" t="s">
         <v>1031</v>
       </c>
       <c r="B1013" t="s">
         <v>1118</v>
       </c>
       <c r="C1013" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="D1013">
-        <v>1150.0</v>
+        <v>1390.0</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" t="s">
         <v>1031</v>
       </c>
       <c r="B1014" t="s">
         <v>1118</v>
       </c>
       <c r="C1014" s="2" t="s">
         <v>1130</v>
       </c>
       <c r="D1014">
-        <v>1190.0</v>
+        <v>1560.0</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" t="s">
         <v>1031</v>
       </c>
       <c r="B1015" t="s">
         <v>1118</v>
       </c>
       <c r="C1015" s="2" t="s">
         <v>1131</v>
       </c>
       <c r="D1015">
-        <v>1580.0</v>
+        <v>1990.0</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" t="s">
         <v>1031</v>
       </c>
       <c r="B1016" t="s">
         <v>1118</v>
       </c>
       <c r="C1016" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="D1016">
-        <v>2020.0</v>
+        <v>2370.0</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" t="s">
         <v>1031</v>
       </c>
       <c r="B1017" t="s">
         <v>1118</v>
       </c>
       <c r="C1017" s="2" t="s">
         <v>1133</v>
       </c>
       <c r="D1017">
         <v>1270.0</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" t="s">
         <v>1031</v>
       </c>
       <c r="B1018" t="s">
         <v>1118</v>
       </c>
       <c r="C1018" s="2" t="s">
         <v>1134</v>
       </c>
       <c r="D1018">
         <v>400.0</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" t="s">
         <v>1031</v>
       </c>
       <c r="B1019" t="s">
         <v>1135</v>
       </c>
       <c r="C1019" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="D1019">
-        <v>2390.0</v>
+        <v>2630.0</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" t="s">
         <v>1031</v>
       </c>
       <c r="B1020" t="s">
         <v>1135</v>
       </c>
       <c r="C1020" s="2" t="s">
         <v>1137</v>
       </c>
       <c r="D1020">
-        <v>3780.0</v>
+        <v>4160.0</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" t="s">
         <v>1031</v>
       </c>
       <c r="B1021" t="s">
         <v>1138</v>
       </c>
       <c r="C1021" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="D1021">
         <v>930.0</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022" t="s">
         <v>1031</v>
       </c>
       <c r="B1022" t="s">
         <v>1138</v>
       </c>
       <c r="C1022" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="D1022">
         <v>1140.0</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023" t="s">
         <v>1031</v>
       </c>
       <c r="B1023" t="s">
         <v>1141</v>
       </c>
       <c r="C1023" s="2" t="s">
         <v>1142</v>
       </c>
       <c r="D1023">
-        <v>2570.0</v>
+        <v>2830.0</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" t="s">
         <v>1031</v>
       </c>
       <c r="B1024" t="s">
         <v>1141</v>
       </c>
       <c r="C1024" s="2" t="s">
         <v>1143</v>
       </c>
       <c r="D1024">
-        <v>3900.0</v>
+        <v>4290.0</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" t="s">
         <v>1031</v>
       </c>
       <c r="B1025" t="s">
         <v>1141</v>
       </c>
       <c r="C1025" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="D1025">
-        <v>3780.0</v>
+        <v>4160.0</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026" t="s">
         <v>1031</v>
       </c>
       <c r="B1026" t="s">
         <v>1141</v>
       </c>
       <c r="C1026" s="2" t="s">
         <v>1145</v>
       </c>
       <c r="D1026">
         <v>1970.0</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027" t="s">
         <v>1031</v>
       </c>
       <c r="B1027" t="s">
         <v>1141</v>
       </c>
       <c r="C1027" s="2" t="s">
         <v>1146</v>
@@ -20013,219 +20013,219 @@
     <row r="1028" spans="1:4">
       <c r="A1028" t="s">
         <v>1031</v>
       </c>
       <c r="B1028" t="s">
         <v>1141</v>
       </c>
       <c r="C1028" s="2" t="s">
         <v>1147</v>
       </c>
       <c r="D1028">
         <v>3340.0</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" t="s">
         <v>1031</v>
       </c>
       <c r="B1029" t="s">
         <v>1148</v>
       </c>
       <c r="C1029" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="D1029">
-        <v>2620.0</v>
+        <v>2880.0</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" t="s">
         <v>1031</v>
       </c>
       <c r="B1030" t="s">
         <v>1148</v>
       </c>
       <c r="C1030" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="D1030">
-        <v>4050.0</v>
+        <v>4450.0</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" t="s">
         <v>1031</v>
       </c>
       <c r="B1031" t="s">
         <v>1151</v>
       </c>
       <c r="C1031" s="2" t="s">
         <v>1152</v>
       </c>
       <c r="D1031">
-        <v>2440.0</v>
+        <v>2680.0</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" t="s">
         <v>1031</v>
       </c>
       <c r="B1032" t="s">
         <v>1151</v>
       </c>
       <c r="C1032" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="D1032">
-        <v>4380.0</v>
+        <v>4820.0</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" t="s">
         <v>1031</v>
       </c>
       <c r="B1033" t="s">
         <v>1151</v>
       </c>
       <c r="C1033" s="2" t="s">
         <v>1154</v>
       </c>
       <c r="D1033">
         <v>1710.0</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" t="s">
         <v>1031</v>
       </c>
       <c r="B1034" t="s">
         <v>1151</v>
       </c>
       <c r="C1034" s="2" t="s">
         <v>1155</v>
       </c>
       <c r="D1034">
         <v>1670.0</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" t="s">
         <v>1031</v>
       </c>
       <c r="B1035" t="s">
         <v>1156</v>
       </c>
       <c r="C1035" s="2" t="s">
         <v>1157</v>
       </c>
       <c r="D1035">
-        <v>1630.0</v>
+        <v>1790.0</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" t="s">
         <v>1031</v>
       </c>
       <c r="B1036" t="s">
         <v>1156</v>
       </c>
       <c r="C1036" s="2" t="s">
         <v>1158</v>
       </c>
       <c r="D1036">
-        <v>1970.0</v>
+        <v>2170.0</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" t="s">
         <v>1031</v>
       </c>
       <c r="B1037" t="s">
         <v>1159</v>
       </c>
       <c r="C1037" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="D1037">
-        <v>1720.0</v>
+        <v>1890.0</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038" t="s">
         <v>1031</v>
       </c>
       <c r="B1038" t="s">
         <v>1159</v>
       </c>
       <c r="C1038" s="2" t="s">
         <v>1161</v>
       </c>
       <c r="D1038">
-        <v>2070.0</v>
+        <v>2280.0</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039" t="s">
         <v>1031</v>
       </c>
       <c r="B1039" t="s">
         <v>1159</v>
       </c>
       <c r="C1039" s="2" t="s">
         <v>1162</v>
       </c>
       <c r="D1039">
-        <v>2940.0</v>
+        <v>3230.0</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" t="s">
         <v>1031</v>
       </c>
       <c r="B1040" t="s">
         <v>1163</v>
       </c>
       <c r="C1040" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="D1040">
-        <v>1790.0</v>
+        <v>1970.0</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" t="s">
         <v>1031</v>
       </c>
       <c r="B1041" t="s">
         <v>1163</v>
       </c>
       <c r="C1041" s="2" t="s">
         <v>1165</v>
       </c>
       <c r="D1041">
-        <v>2240.0</v>
+        <v>2460.0</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" t="s">
         <v>1031</v>
       </c>
       <c r="B1042" t="s">
         <v>1166</v>
       </c>
       <c r="C1042" s="2" t="s">
         <v>1166</v>
       </c>
       <c r="D1042">
         <v>330.0</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" t="s">
         <v>1031</v>
       </c>
       <c r="B1043" t="s">
         <v>1167</v>
       </c>
       <c r="C1043" s="2" t="s">
         <v>1167</v>
@@ -20265,177 +20265,177 @@
     <row r="1046" spans="1:4">
       <c r="A1046" t="s">
         <v>1031</v>
       </c>
       <c r="B1046" t="s">
         <v>1168</v>
       </c>
       <c r="C1046" s="2" t="s">
         <v>1171</v>
       </c>
       <c r="D1046">
         <v>6460.0</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" t="s">
         <v>1031</v>
       </c>
       <c r="B1047" t="s">
         <v>1172</v>
       </c>
       <c r="C1047" s="2" t="s">
         <v>1173</v>
       </c>
       <c r="D1047">
-        <v>680.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" t="s">
         <v>1031</v>
       </c>
       <c r="B1048" t="s">
         <v>1172</v>
       </c>
       <c r="C1048" s="2" t="s">
         <v>1174</v>
       </c>
       <c r="D1048">
-        <v>680.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" t="s">
         <v>1031</v>
       </c>
       <c r="B1049" t="s">
         <v>1172</v>
       </c>
       <c r="C1049" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="D1049">
-        <v>680.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" t="s">
         <v>1031</v>
       </c>
       <c r="B1050" t="s">
         <v>1172</v>
       </c>
       <c r="C1050" s="2" t="s">
         <v>1176</v>
       </c>
       <c r="D1050">
-        <v>680.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" t="s">
         <v>1031</v>
       </c>
       <c r="B1051" t="s">
         <v>1172</v>
       </c>
       <c r="C1051" s="2" t="s">
         <v>1177</v>
       </c>
       <c r="D1051">
         <v>290.0</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" t="s">
         <v>1031</v>
       </c>
       <c r="B1052" t="s">
         <v>1172</v>
       </c>
       <c r="C1052" s="2" t="s">
         <v>1178</v>
       </c>
       <c r="D1052">
-        <v>880.0</v>
+        <v>840.0</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" t="s">
         <v>1031</v>
       </c>
       <c r="B1053" t="s">
         <v>1172</v>
       </c>
       <c r="C1053" s="2" t="s">
         <v>1179</v>
       </c>
       <c r="D1053">
         <v>650.0</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" t="s">
         <v>1031</v>
       </c>
       <c r="B1054" t="s">
         <v>1172</v>
       </c>
       <c r="C1054" s="2" t="s">
         <v>1180</v>
       </c>
       <c r="D1054">
-        <v>880.0</v>
+        <v>840.0</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" t="s">
         <v>1031</v>
       </c>
       <c r="B1055" t="s">
         <v>1172</v>
       </c>
       <c r="C1055" s="2" t="s">
         <v>1181</v>
       </c>
       <c r="D1055">
-        <v>790.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" t="s">
         <v>1031</v>
       </c>
       <c r="B1056" t="s">
         <v>1172</v>
       </c>
       <c r="C1056" s="2" t="s">
         <v>1182</v>
       </c>
       <c r="D1056">
-        <v>790.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" t="s">
         <v>1031</v>
       </c>
       <c r="B1057" t="s">
         <v>1183</v>
       </c>
       <c r="C1057" s="2" t="s">
         <v>1184</v>
       </c>
       <c r="D1057">
         <v>80.0</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058" t="s">
         <v>1031</v>
       </c>
       <c r="B1058" t="s">
         <v>1183</v>
       </c>
       <c r="C1058" s="2" t="s">
         <v>1185</v>
@@ -21021,317 +21021,317 @@
     <row r="1100" spans="1:4">
       <c r="A1100" t="s">
         <v>1031</v>
       </c>
       <c r="B1100" t="s">
         <v>1211</v>
       </c>
       <c r="C1100" s="2" t="s">
         <v>1230</v>
       </c>
       <c r="D1100">
         <v>800.0</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101" t="s">
         <v>1031</v>
       </c>
       <c r="B1101" t="s">
         <v>1231</v>
       </c>
       <c r="C1101" s="2" t="s">
         <v>1232</v>
       </c>
       <c r="D1101">
-        <v>4900.0</v>
+        <v>8360.0</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" t="s">
         <v>1031</v>
       </c>
       <c r="B1102" t="s">
         <v>1231</v>
       </c>
       <c r="C1102" s="2" t="s">
         <v>1233</v>
       </c>
       <c r="D1102">
-        <v>2620.0</v>
+        <v>4900.0</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" t="s">
         <v>1031</v>
       </c>
       <c r="B1103" t="s">
         <v>1231</v>
       </c>
       <c r="C1103" s="2" t="s">
         <v>1234</v>
       </c>
       <c r="D1103">
-        <v>3730.0</v>
+        <v>6560.0</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104" t="s">
         <v>1031</v>
       </c>
       <c r="B1104" t="s">
         <v>1231</v>
       </c>
       <c r="C1104" s="2" t="s">
         <v>1235</v>
       </c>
       <c r="D1104">
-        <v>1960.0</v>
+        <v>3680.0</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" t="s">
         <v>1031</v>
       </c>
       <c r="B1105" t="s">
         <v>1231</v>
       </c>
       <c r="C1105" s="2" t="s">
         <v>1236</v>
       </c>
       <c r="D1105">
-        <v>3600.0</v>
+        <v>6070.0</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106" t="s">
         <v>1031</v>
       </c>
       <c r="B1106" t="s">
         <v>1231</v>
       </c>
       <c r="C1106" s="2" t="s">
         <v>1237</v>
       </c>
       <c r="D1106">
-        <v>4320.0</v>
+        <v>7250.0</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107" t="s">
         <v>1031</v>
       </c>
       <c r="B1107" t="s">
         <v>1231</v>
       </c>
       <c r="C1107" s="2" t="s">
         <v>1238</v>
       </c>
       <c r="D1107">
-        <v>9150.0</v>
+        <v>12050.0</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108" t="s">
         <v>1031</v>
       </c>
       <c r="B1108" t="s">
         <v>1239</v>
       </c>
       <c r="C1108" s="2" t="s">
         <v>1240</v>
       </c>
       <c r="D1108">
         <v>1440.0</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" t="s">
         <v>1031</v>
       </c>
       <c r="B1109" t="s">
         <v>1241</v>
       </c>
       <c r="C1109" s="2" t="s">
         <v>1242</v>
       </c>
       <c r="D1109">
-        <v>6000.0</v>
+        <v>5820.0</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" t="s">
         <v>1031</v>
       </c>
       <c r="B1110" t="s">
         <v>1241</v>
       </c>
       <c r="C1110" s="2" t="s">
         <v>1243</v>
       </c>
       <c r="D1110">
-        <v>6000.0</v>
+        <v>5820.0</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" t="s">
         <v>1031</v>
       </c>
       <c r="B1111" t="s">
         <v>1241</v>
       </c>
       <c r="C1111" s="2" t="s">
         <v>1244</v>
       </c>
       <c r="D1111">
-        <v>6260.0</v>
+        <v>6070.0</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" t="s">
         <v>1031</v>
       </c>
       <c r="B1112" t="s">
         <v>1241</v>
       </c>
       <c r="C1112" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="D1112">
-        <v>6260.0</v>
+        <v>6070.0</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113" t="s">
         <v>1031</v>
       </c>
       <c r="B1113" t="s">
         <v>1241</v>
       </c>
       <c r="C1113" s="2" t="s">
         <v>1246</v>
       </c>
       <c r="D1113">
-        <v>5780.0</v>
+        <v>5600.0</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114" t="s">
         <v>1031</v>
       </c>
       <c r="B1114" t="s">
         <v>1241</v>
       </c>
       <c r="C1114" s="2" t="s">
         <v>1247</v>
       </c>
       <c r="D1114">
-        <v>5780.0</v>
+        <v>5600.0</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115" t="s">
         <v>1031</v>
       </c>
       <c r="B1115" t="s">
         <v>1241</v>
       </c>
       <c r="C1115" s="2" t="s">
         <v>1248</v>
       </c>
       <c r="D1115">
-        <v>5870.0</v>
+        <v>5690.0</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" t="s">
         <v>1031</v>
       </c>
       <c r="B1116" t="s">
         <v>1241</v>
       </c>
       <c r="C1116" s="2" t="s">
         <v>1249</v>
       </c>
       <c r="D1116">
-        <v>5870.0</v>
+        <v>5690.0</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117" t="s">
         <v>1031</v>
       </c>
       <c r="B1117" t="s">
         <v>1241</v>
       </c>
       <c r="C1117" s="2" t="s">
         <v>1250</v>
       </c>
       <c r="D1117">
-        <v>22460.0</v>
+        <v>19990.0</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" t="s">
         <v>1031</v>
       </c>
       <c r="B1118" t="s">
         <v>1241</v>
       </c>
       <c r="C1118" s="2" t="s">
         <v>1251</v>
       </c>
       <c r="D1118">
-        <v>22660.0</v>
+        <v>20170.0</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119" t="s">
         <v>1031</v>
       </c>
       <c r="B1119" t="s">
         <v>1241</v>
       </c>
       <c r="C1119" s="2" t="s">
         <v>1252</v>
       </c>
       <c r="D1119">
-        <v>23310.0</v>
+        <v>20750.0</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120" t="s">
         <v>1031</v>
       </c>
       <c r="B1120" t="s">
         <v>1241</v>
       </c>
       <c r="C1120" s="2" t="s">
         <v>1253</v>
       </c>
       <c r="D1120">
-        <v>23640.0</v>
+        <v>21040.0</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121" t="s">
         <v>1031</v>
       </c>
       <c r="B1121" t="s">
         <v>1241</v>
       </c>
       <c r="C1121" s="2" t="s">
         <v>1254</v>
       </c>
       <c r="D1121">
         <v>6440.0</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122" t="s">
         <v>1031</v>
       </c>
       <c r="B1122" t="s">
         <v>1241</v>
       </c>
       <c r="C1122" s="2" t="s">
         <v>1255</v>
@@ -21413,289 +21413,289 @@
     <row r="1128" spans="1:4">
       <c r="A1128" t="s">
         <v>1031</v>
       </c>
       <c r="B1128" t="s">
         <v>1241</v>
       </c>
       <c r="C1128" s="2" t="s">
         <v>1261</v>
       </c>
       <c r="D1128">
         <v>7070.0</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" t="s">
         <v>1031</v>
       </c>
       <c r="B1129" t="s">
         <v>1262</v>
       </c>
       <c r="C1129" s="2" t="s">
         <v>1263</v>
       </c>
       <c r="D1129">
-        <v>1360.0</v>
+        <v>1310.0</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130" t="s">
         <v>1031</v>
       </c>
       <c r="B1130" t="s">
         <v>1262</v>
       </c>
       <c r="C1130" s="2" t="s">
         <v>1264</v>
       </c>
       <c r="D1130">
-        <v>1360.0</v>
+        <v>1310.0</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131" t="s">
         <v>1031</v>
       </c>
       <c r="B1131" t="s">
         <v>1262</v>
       </c>
       <c r="C1131" s="2" t="s">
         <v>1265</v>
       </c>
       <c r="D1131">
-        <v>1430.0</v>
+        <v>1390.0</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132" t="s">
         <v>1031</v>
       </c>
       <c r="B1132" t="s">
         <v>1262</v>
       </c>
       <c r="C1132" s="2" t="s">
         <v>1266</v>
       </c>
       <c r="D1132">
-        <v>1430.0</v>
+        <v>1390.0</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133" t="s">
         <v>1031</v>
       </c>
       <c r="B1133" t="s">
         <v>1262</v>
       </c>
       <c r="C1133" s="2" t="s">
         <v>1267</v>
       </c>
       <c r="D1133">
-        <v>6440.0</v>
+        <v>5730.0</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" t="s">
         <v>1031</v>
       </c>
       <c r="B1134" t="s">
         <v>1262</v>
       </c>
       <c r="C1134" s="2" t="s">
         <v>1268</v>
       </c>
       <c r="D1134">
-        <v>6710.0</v>
+        <v>5970.0</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" t="s">
         <v>1031</v>
       </c>
       <c r="B1135" t="s">
         <v>1269</v>
       </c>
       <c r="C1135" s="2" t="s">
         <v>1270</v>
       </c>
       <c r="D1135">
-        <v>1710.0</v>
+        <v>1660.0</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" t="s">
         <v>1031</v>
       </c>
       <c r="B1136" t="s">
         <v>1269</v>
       </c>
       <c r="C1136" s="2" t="s">
         <v>1271</v>
       </c>
       <c r="D1136">
-        <v>1710.0</v>
+        <v>1660.0</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" t="s">
         <v>1031</v>
       </c>
       <c r="B1137" t="s">
         <v>1269</v>
       </c>
       <c r="C1137" s="2" t="s">
         <v>1272</v>
       </c>
       <c r="D1137">
-        <v>1800.0</v>
+        <v>1750.0</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" t="s">
         <v>1031</v>
       </c>
       <c r="B1138" t="s">
         <v>1269</v>
       </c>
       <c r="C1138" s="2" t="s">
         <v>1273</v>
       </c>
       <c r="D1138">
-        <v>1800.0</v>
+        <v>1750.0</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" t="s">
         <v>1031</v>
       </c>
       <c r="B1139" t="s">
         <v>1269</v>
       </c>
       <c r="C1139" s="2" t="s">
         <v>1274</v>
       </c>
       <c r="D1139">
-        <v>1550.0</v>
+        <v>1510.0</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" t="s">
         <v>1031</v>
       </c>
       <c r="B1140" t="s">
         <v>1269</v>
       </c>
       <c r="C1140" s="2" t="s">
         <v>1275</v>
       </c>
       <c r="D1140">
-        <v>1550.0</v>
+        <v>1510.0</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" t="s">
         <v>1031</v>
       </c>
       <c r="B1141" t="s">
         <v>1269</v>
       </c>
       <c r="C1141" s="2" t="s">
         <v>1276</v>
       </c>
       <c r="D1141">
-        <v>1710.0</v>
+        <v>1660.0</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" t="s">
         <v>1031</v>
       </c>
       <c r="B1142" t="s">
         <v>1269</v>
       </c>
       <c r="C1142" s="2" t="s">
         <v>1277</v>
       </c>
       <c r="D1142">
-        <v>1710.0</v>
+        <v>1660.0</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" t="s">
         <v>1031</v>
       </c>
       <c r="B1143" t="s">
         <v>1269</v>
       </c>
       <c r="C1143" s="2" t="s">
         <v>1278</v>
       </c>
       <c r="D1143">
-        <v>7100.0</v>
+        <v>6320.0</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144" t="s">
         <v>1031</v>
       </c>
       <c r="B1144" t="s">
         <v>1269</v>
       </c>
       <c r="C1144" s="2" t="s">
         <v>1279</v>
       </c>
       <c r="D1144">
-        <v>7690.0</v>
+        <v>6850.0</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145" t="s">
         <v>1031</v>
       </c>
       <c r="B1145" t="s">
         <v>1269</v>
       </c>
       <c r="C1145" s="2" t="s">
         <v>1280</v>
       </c>
       <c r="D1145">
-        <v>7360.0</v>
+        <v>6550.0</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146" t="s">
         <v>1031</v>
       </c>
       <c r="B1146" t="s">
         <v>1269</v>
       </c>
       <c r="C1146" s="2" t="s">
         <v>1281</v>
       </c>
       <c r="D1146">
-        <v>7820.0</v>
+        <v>6960.0</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147" t="s">
         <v>1031</v>
       </c>
       <c r="B1147" t="s">
         <v>1269</v>
       </c>
       <c r="C1147" s="2" t="s">
         <v>1282</v>
       </c>
       <c r="D1147">
         <v>3140.0</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148" t="s">
         <v>1031</v>
       </c>
       <c r="B1148" t="s">
         <v>1269</v>
       </c>
       <c r="C1148" s="2" t="s">
         <v>1283</v>
@@ -21777,205 +21777,205 @@
     <row r="1154" spans="1:4">
       <c r="A1154" t="s">
         <v>1031</v>
       </c>
       <c r="B1154" t="s">
         <v>1269</v>
       </c>
       <c r="C1154" s="2" t="s">
         <v>1289</v>
       </c>
       <c r="D1154">
         <v>3500.0</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" t="s">
         <v>1031</v>
       </c>
       <c r="B1155" t="s">
         <v>1290</v>
       </c>
       <c r="C1155" s="2" t="s">
         <v>1291</v>
       </c>
       <c r="D1155">
-        <v>3220.0</v>
+        <v>3130.0</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" t="s">
         <v>1031</v>
       </c>
       <c r="B1156" t="s">
         <v>1290</v>
       </c>
       <c r="C1156" s="2" t="s">
         <v>1292</v>
       </c>
       <c r="D1156">
-        <v>3220.0</v>
+        <v>3130.0</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" t="s">
         <v>1031</v>
       </c>
       <c r="B1157" t="s">
         <v>1290</v>
       </c>
       <c r="C1157" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="D1157">
-        <v>3510.0</v>
+        <v>3410.0</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" t="s">
         <v>1031</v>
       </c>
       <c r="B1158" t="s">
         <v>1290</v>
       </c>
       <c r="C1158" s="2" t="s">
         <v>1294</v>
       </c>
       <c r="D1158">
-        <v>3510.0</v>
+        <v>3410.0</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" t="s">
         <v>1031</v>
       </c>
       <c r="B1159" t="s">
         <v>1290</v>
       </c>
       <c r="C1159" s="2" t="s">
         <v>1295</v>
       </c>
       <c r="D1159">
-        <v>2900.0</v>
+        <v>2810.0</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" t="s">
         <v>1031</v>
       </c>
       <c r="B1160" t="s">
         <v>1290</v>
       </c>
       <c r="C1160" s="2" t="s">
         <v>1296</v>
       </c>
       <c r="D1160">
-        <v>2900.0</v>
+        <v>2810.0</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" t="s">
         <v>1031</v>
       </c>
       <c r="B1161" t="s">
         <v>1290</v>
       </c>
       <c r="C1161" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="D1161">
-        <v>3060.0</v>
+        <v>2960.0</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" t="s">
         <v>1031</v>
       </c>
       <c r="B1162" t="s">
         <v>1290</v>
       </c>
       <c r="C1162" s="2" t="s">
         <v>1298</v>
       </c>
       <c r="D1162">
-        <v>3060.0</v>
+        <v>2960.0</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" t="s">
         <v>1031</v>
       </c>
       <c r="B1163" t="s">
         <v>1290</v>
       </c>
       <c r="C1163" s="2" t="s">
         <v>1299</v>
       </c>
       <c r="D1163">
-        <v>14450.0</v>
+        <v>12860.0</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" t="s">
         <v>1031</v>
       </c>
       <c r="B1164" t="s">
         <v>1290</v>
       </c>
       <c r="C1164" s="2" t="s">
         <v>1300</v>
       </c>
       <c r="D1164">
-        <v>13600.0</v>
+        <v>12100.0</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" t="s">
         <v>1031</v>
       </c>
       <c r="B1165" t="s">
         <v>1290</v>
       </c>
       <c r="C1165" s="2" t="s">
         <v>1301</v>
       </c>
       <c r="D1165">
-        <v>14780.0</v>
+        <v>13150.0</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" t="s">
         <v>1031</v>
       </c>
       <c r="B1166" t="s">
         <v>1290</v>
       </c>
       <c r="C1166" s="2" t="s">
         <v>1302</v>
       </c>
       <c r="D1166">
-        <v>14190.0</v>
+        <v>12630.0</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" t="s">
         <v>1031</v>
       </c>
       <c r="B1167" t="s">
         <v>1290</v>
       </c>
       <c r="C1167" s="2" t="s">
         <v>1303</v>
       </c>
       <c r="D1167">
         <v>5000.0</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" t="s">
         <v>1031</v>
       </c>
       <c r="B1168" t="s">
         <v>1290</v>
       </c>
       <c r="C1168" s="2" t="s">
         <v>1304</v>
@@ -22057,205 +22057,205 @@
     <row r="1174" spans="1:4">
       <c r="A1174" t="s">
         <v>1031</v>
       </c>
       <c r="B1174" t="s">
         <v>1290</v>
       </c>
       <c r="C1174" s="2" t="s">
         <v>1310</v>
       </c>
       <c r="D1174">
         <v>5680.0</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" t="s">
         <v>1031</v>
       </c>
       <c r="B1175" t="s">
         <v>1311</v>
       </c>
       <c r="C1175" s="2" t="s">
         <v>1312</v>
       </c>
       <c r="D1175">
-        <v>2640.0</v>
+        <v>2560.0</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" t="s">
         <v>1031</v>
       </c>
       <c r="B1176" t="s">
         <v>1311</v>
       </c>
       <c r="C1176" s="2" t="s">
         <v>1313</v>
       </c>
       <c r="D1176">
-        <v>2640.0</v>
+        <v>2560.0</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" t="s">
         <v>1031</v>
       </c>
       <c r="B1177" t="s">
         <v>1311</v>
       </c>
       <c r="C1177" s="2" t="s">
         <v>1314</v>
       </c>
       <c r="D1177">
-        <v>2800.0</v>
+        <v>2720.0</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" t="s">
         <v>1031</v>
       </c>
       <c r="B1178" t="s">
         <v>1311</v>
       </c>
       <c r="C1178" s="2" t="s">
         <v>1315</v>
       </c>
       <c r="D1178">
-        <v>2800.0</v>
+        <v>2720.0</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" t="s">
         <v>1031</v>
       </c>
       <c r="B1179" t="s">
         <v>1311</v>
       </c>
       <c r="C1179" s="2" t="s">
         <v>1316</v>
       </c>
       <c r="D1179">
-        <v>2410.0</v>
+        <v>2330.0</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" t="s">
         <v>1031</v>
       </c>
       <c r="B1180" t="s">
         <v>1311</v>
       </c>
       <c r="C1180" s="2" t="s">
         <v>1317</v>
       </c>
       <c r="D1180">
-        <v>2410.0</v>
+        <v>2330.0</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" t="s">
         <v>1031</v>
       </c>
       <c r="B1181" t="s">
         <v>1311</v>
       </c>
       <c r="C1181" s="2" t="s">
         <v>1318</v>
       </c>
       <c r="D1181">
-        <v>2560.0</v>
+        <v>2490.0</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" t="s">
         <v>1031</v>
       </c>
       <c r="B1182" t="s">
         <v>1311</v>
       </c>
       <c r="C1182" s="2" t="s">
         <v>1319</v>
       </c>
       <c r="D1182">
-        <v>2560.0</v>
+        <v>2490.0</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" t="s">
         <v>1031</v>
       </c>
       <c r="B1183" t="s">
         <v>1311</v>
       </c>
       <c r="C1183" s="2" t="s">
         <v>1320</v>
       </c>
       <c r="D1183">
-        <v>11040.0</v>
+        <v>9820.0</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" t="s">
         <v>1031</v>
       </c>
       <c r="B1184" t="s">
         <v>1311</v>
       </c>
       <c r="C1184" s="2" t="s">
         <v>1321</v>
       </c>
       <c r="D1184">
-        <v>11630.0</v>
+        <v>10350.0</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" t="s">
         <v>1031</v>
       </c>
       <c r="B1185" t="s">
         <v>1311</v>
       </c>
       <c r="C1185" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="D1185">
-        <v>11170.0</v>
+        <v>9940.0</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" t="s">
         <v>1031</v>
       </c>
       <c r="B1186" t="s">
         <v>1311</v>
       </c>
       <c r="C1186" s="2" t="s">
         <v>1323</v>
       </c>
       <c r="D1186">
-        <v>11830.0</v>
+        <v>10530.0</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" t="s">
         <v>1031</v>
       </c>
       <c r="B1187" t="s">
         <v>1311</v>
       </c>
       <c r="C1187" s="2" t="s">
         <v>1324</v>
       </c>
       <c r="D1187">
         <v>4190.0</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" t="s">
         <v>1031</v>
       </c>
       <c r="B1188" t="s">
         <v>1311</v>
       </c>
       <c r="C1188" s="2" t="s">
         <v>1325</v>
@@ -22337,177 +22337,177 @@
     <row r="1194" spans="1:4">
       <c r="A1194" t="s">
         <v>1031</v>
       </c>
       <c r="B1194" t="s">
         <v>1311</v>
       </c>
       <c r="C1194" s="2" t="s">
         <v>1331</v>
       </c>
       <c r="D1194">
         <v>4560.0</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" t="s">
         <v>1031</v>
       </c>
       <c r="B1195" t="s">
         <v>1332</v>
       </c>
       <c r="C1195" s="2" t="s">
         <v>1333</v>
       </c>
       <c r="D1195">
-        <v>1020.0</v>
+        <v>990.0</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" t="s">
         <v>1031</v>
       </c>
       <c r="B1196" t="s">
         <v>1332</v>
       </c>
       <c r="C1196" s="2" t="s">
         <v>1334</v>
       </c>
       <c r="D1196">
-        <v>1020.0</v>
+        <v>990.0</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" t="s">
         <v>1031</v>
       </c>
       <c r="B1197" t="s">
         <v>1332</v>
       </c>
       <c r="C1197" s="2" t="s">
         <v>1335</v>
       </c>
       <c r="D1197">
-        <v>1140.0</v>
+        <v>1110.0</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" t="s">
         <v>1031</v>
       </c>
       <c r="B1198" t="s">
         <v>1332</v>
       </c>
       <c r="C1198" s="2" t="s">
         <v>1336</v>
       </c>
       <c r="D1198">
-        <v>1140.0</v>
+        <v>1110.0</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" t="s">
         <v>1031</v>
       </c>
       <c r="B1199" t="s">
         <v>1332</v>
       </c>
       <c r="C1199" s="2" t="s">
         <v>1337</v>
       </c>
       <c r="D1199">
-        <v>5000.0</v>
+        <v>4450.0</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" t="s">
         <v>1031</v>
       </c>
       <c r="B1200" t="s">
         <v>1332</v>
       </c>
       <c r="C1200" s="2" t="s">
         <v>1338</v>
       </c>
       <c r="D1200">
-        <v>5130.0</v>
+        <v>4570.0</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" t="s">
         <v>1031</v>
       </c>
       <c r="B1201" t="s">
         <v>1332</v>
       </c>
       <c r="C1201" s="2" t="s">
         <v>1339</v>
       </c>
       <c r="D1201">
-        <v>1300.0</v>
+        <v>1260.0</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" t="s">
         <v>1031</v>
       </c>
       <c r="B1202" t="s">
         <v>1332</v>
       </c>
       <c r="C1202" s="2" t="s">
         <v>1340</v>
       </c>
       <c r="D1202">
-        <v>1300.0</v>
+        <v>1260.0</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203" t="s">
         <v>1031</v>
       </c>
       <c r="B1203" t="s">
         <v>1332</v>
       </c>
       <c r="C1203" s="2" t="s">
         <v>1341</v>
       </c>
       <c r="D1203">
-        <v>1330.0</v>
+        <v>1290.0</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204" t="s">
         <v>1031</v>
       </c>
       <c r="B1204" t="s">
         <v>1332</v>
       </c>
       <c r="C1204" s="2" t="s">
         <v>1342</v>
       </c>
       <c r="D1204">
-        <v>1330.0</v>
+        <v>1290.0</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205" t="s">
         <v>1031</v>
       </c>
       <c r="B1205" t="s">
         <v>1332</v>
       </c>
       <c r="C1205" s="2" t="s">
         <v>1343</v>
       </c>
       <c r="D1205">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206" t="s">
         <v>1031</v>
       </c>
       <c r="B1206" t="s">
         <v>1332</v>
       </c>
       <c r="C1206" s="2" t="s">
         <v>1344</v>
@@ -22533,233 +22533,233 @@
     <row r="1208" spans="1:4">
       <c r="A1208" t="s">
         <v>1031</v>
       </c>
       <c r="B1208" t="s">
         <v>1332</v>
       </c>
       <c r="C1208" s="2" t="s">
         <v>1346</v>
       </c>
       <c r="D1208">
         <v>2290.0</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" t="s">
         <v>1031</v>
       </c>
       <c r="B1209" t="s">
         <v>1332</v>
       </c>
       <c r="C1209" s="2" t="s">
         <v>1347</v>
       </c>
       <c r="D1209">
-        <v>1250.0</v>
+        <v>1220.0</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" t="s">
         <v>1031</v>
       </c>
       <c r="B1210" t="s">
         <v>1332</v>
       </c>
       <c r="C1210" s="2" t="s">
         <v>1348</v>
       </c>
       <c r="D1210">
-        <v>1250.0</v>
+        <v>1220.0</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" t="s">
         <v>1031</v>
       </c>
       <c r="B1211" t="s">
         <v>1349</v>
       </c>
       <c r="C1211" s="2" t="s">
         <v>1350</v>
       </c>
       <c r="D1211">
-        <v>3330.0</v>
+        <v>3230.0</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" t="s">
         <v>1031</v>
       </c>
       <c r="B1212" t="s">
         <v>1349</v>
       </c>
       <c r="C1212" s="2" t="s">
         <v>1351</v>
       </c>
       <c r="D1212">
-        <v>3330.0</v>
+        <v>3230.0</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" t="s">
         <v>1031</v>
       </c>
       <c r="B1213" t="s">
         <v>1349</v>
       </c>
       <c r="C1213" s="2" t="s">
         <v>1352</v>
       </c>
       <c r="D1213">
-        <v>3530.0</v>
+        <v>3420.0</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" t="s">
         <v>1031</v>
       </c>
       <c r="B1214" t="s">
         <v>1349</v>
       </c>
       <c r="C1214" s="2" t="s">
         <v>1353</v>
       </c>
       <c r="D1214">
-        <v>3530.0</v>
+        <v>3420.0</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" t="s">
         <v>1031</v>
       </c>
       <c r="B1215" t="s">
         <v>1349</v>
       </c>
       <c r="C1215" s="2" t="s">
         <v>1354</v>
       </c>
       <c r="D1215">
-        <v>3100.0</v>
+        <v>3010.0</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" t="s">
         <v>1031</v>
       </c>
       <c r="B1216" t="s">
         <v>1349</v>
       </c>
       <c r="C1216" s="2" t="s">
         <v>1355</v>
       </c>
       <c r="D1216">
-        <v>3100.0</v>
+        <v>3010.0</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" t="s">
         <v>1031</v>
       </c>
       <c r="B1217" t="s">
         <v>1349</v>
       </c>
       <c r="C1217" s="2" t="s">
         <v>1356</v>
       </c>
       <c r="D1217">
-        <v>3330.0</v>
+        <v>3230.0</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" t="s">
         <v>1031</v>
       </c>
       <c r="B1218" t="s">
         <v>1349</v>
       </c>
       <c r="C1218" s="2" t="s">
         <v>1357</v>
       </c>
       <c r="D1218">
-        <v>3330.0</v>
+        <v>3230.0</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" t="s">
         <v>1031</v>
       </c>
       <c r="B1219" t="s">
         <v>1349</v>
       </c>
       <c r="C1219" s="2" t="s">
         <v>1358</v>
       </c>
       <c r="D1219">
-        <v>14260.0</v>
+        <v>12690.0</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" t="s">
         <v>1031</v>
       </c>
       <c r="B1220" t="s">
         <v>1349</v>
       </c>
       <c r="C1220" s="2" t="s">
         <v>1359</v>
       </c>
       <c r="D1220">
-        <v>14840.0</v>
+        <v>13210.0</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" t="s">
         <v>1031</v>
       </c>
       <c r="B1221" t="s">
         <v>1349</v>
       </c>
       <c r="C1221" s="2" t="s">
         <v>1360</v>
       </c>
       <c r="D1221">
-        <v>15110.0</v>
+        <v>13450.0</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" t="s">
         <v>1031</v>
       </c>
       <c r="B1222" t="s">
         <v>1349</v>
       </c>
       <c r="C1222" s="2" t="s">
         <v>1361</v>
       </c>
       <c r="D1222">
-        <v>15430.0</v>
+        <v>13740.0</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" t="s">
         <v>1031</v>
       </c>
       <c r="B1223" t="s">
         <v>1349</v>
       </c>
       <c r="C1223" s="2" t="s">
         <v>1362</v>
       </c>
       <c r="D1223">
         <v>5520.0</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" t="s">
         <v>1031</v>
       </c>
       <c r="B1224" t="s">
         <v>1349</v>
       </c>
       <c r="C1224" s="2" t="s">
         <v>1363</v>
@@ -22841,93 +22841,93 @@
     <row r="1230" spans="1:4">
       <c r="A1230" t="s">
         <v>1031</v>
       </c>
       <c r="B1230" t="s">
         <v>1349</v>
       </c>
       <c r="C1230" s="2" t="s">
         <v>1369</v>
       </c>
       <c r="D1230">
         <v>6190.0</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" t="s">
         <v>1370</v>
       </c>
       <c r="B1231" t="s">
         <v>1371</v>
       </c>
       <c r="C1231" s="2" t="s">
         <v>1372</v>
       </c>
       <c r="D1231">
-        <v>290.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" t="s">
         <v>1370</v>
       </c>
       <c r="B1232" t="s">
         <v>1371</v>
       </c>
       <c r="C1232" s="2" t="s">
         <v>1373</v>
       </c>
       <c r="D1232">
         <v>190.0</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" t="s">
         <v>1370</v>
       </c>
       <c r="B1233" t="s">
         <v>1371</v>
       </c>
       <c r="C1233" s="2" t="s">
         <v>1374</v>
       </c>
       <c r="D1233">
         <v>140.0</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" t="s">
         <v>1370</v>
       </c>
       <c r="B1234" t="s">
         <v>1371</v>
       </c>
       <c r="C1234" s="2" t="s">
         <v>1375</v>
       </c>
       <c r="D1234">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" t="s">
         <v>1370</v>
       </c>
       <c r="B1235" t="s">
         <v>1371</v>
       </c>
       <c r="C1235" s="2" t="s">
         <v>1376</v>
       </c>
       <c r="D1235">
         <v>460.0</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" t="s">
         <v>1370</v>
       </c>
       <c r="B1236" t="s">
         <v>1371</v>
       </c>
       <c r="C1236" s="2" t="s">
         <v>1377</v>
@@ -22995,163 +22995,163 @@
     <row r="1241" spans="1:4">
       <c r="A1241" t="s">
         <v>1370</v>
       </c>
       <c r="B1241" t="s">
         <v>1383</v>
       </c>
       <c r="C1241" s="2" t="s">
         <v>1384</v>
       </c>
       <c r="D1241">
         <v>7060.0</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" t="s">
         <v>1370</v>
       </c>
       <c r="B1242" t="s">
         <v>1383</v>
       </c>
       <c r="C1242" s="2" t="s">
         <v>1385</v>
       </c>
       <c r="D1242">
-        <v>8430.0</v>
+        <v>3470.0</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" t="s">
         <v>1370</v>
       </c>
       <c r="B1243" t="s">
         <v>1386</v>
       </c>
       <c r="C1243" s="2" t="s">
         <v>1386</v>
       </c>
       <c r="D1243">
-        <v>10770.0</v>
+        <v>4710.0</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" t="s">
         <v>1370</v>
       </c>
       <c r="B1244" t="s">
         <v>1387</v>
       </c>
       <c r="C1244" s="2" t="s">
         <v>1388</v>
       </c>
       <c r="D1244">
         <v>6340.0</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" t="s">
         <v>1370</v>
       </c>
       <c r="B1245" t="s">
         <v>1387</v>
       </c>
       <c r="C1245" s="2" t="s">
         <v>1389</v>
       </c>
       <c r="D1245">
-        <v>7770.0</v>
+        <v>4710.0</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" t="s">
         <v>1370</v>
       </c>
       <c r="B1246" t="s">
         <v>1387</v>
       </c>
       <c r="C1246" s="2" t="s">
         <v>1390</v>
       </c>
       <c r="D1246">
-        <v>1960.0</v>
+        <v>1990.0</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" t="s">
         <v>1391</v>
       </c>
       <c r="B1247" t="s">
         <v>1392</v>
       </c>
       <c r="C1247" s="2" t="s">
         <v>1393</v>
       </c>
       <c r="D1247">
         <v>210.0</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" t="s">
         <v>1391</v>
       </c>
       <c r="B1248" t="s">
         <v>1392</v>
       </c>
       <c r="C1248" s="2" t="s">
         <v>1394</v>
       </c>
       <c r="D1248">
         <v>280.0</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" t="s">
         <v>1391</v>
       </c>
       <c r="B1249" t="s">
         <v>1395</v>
       </c>
       <c r="C1249" s="2" t="s">
         <v>1396</v>
       </c>
       <c r="D1249">
-        <v>480.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" t="s">
         <v>1391</v>
       </c>
       <c r="B1250" t="s">
         <v>1395</v>
       </c>
       <c r="C1250" s="2" t="s">
         <v>1397</v>
       </c>
       <c r="D1250">
-        <v>650.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" t="s">
         <v>1391</v>
       </c>
       <c r="B1251" t="s">
         <v>1395</v>
       </c>
       <c r="C1251" s="2" t="s">
         <v>1398</v>
       </c>
       <c r="D1251">
         <v>460.0</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" t="s">
         <v>1391</v>
       </c>
       <c r="B1252" t="s">
         <v>1399</v>
       </c>
       <c r="C1252" s="2" t="s">
         <v>1400</v>
@@ -23191,667 +23191,667 @@
     <row r="1255" spans="1:4">
       <c r="A1255" t="s">
         <v>1391</v>
       </c>
       <c r="B1255" t="s">
         <v>1402</v>
       </c>
       <c r="C1255" s="2" t="s">
         <v>1404</v>
       </c>
       <c r="D1255">
         <v>6930.0</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" t="s">
         <v>1391</v>
       </c>
       <c r="B1256" t="s">
         <v>1405</v>
       </c>
       <c r="C1256" s="2" t="s">
         <v>1406</v>
       </c>
       <c r="D1256">
-        <v>6710.0</v>
+        <v>5670.0</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" t="s">
         <v>1391</v>
       </c>
       <c r="B1257" t="s">
         <v>1405</v>
       </c>
       <c r="C1257" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="D1257">
-        <v>4820.0</v>
+        <v>4030.0</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" t="s">
         <v>1391</v>
       </c>
       <c r="B1258" t="s">
         <v>1405</v>
       </c>
       <c r="C1258" s="2" t="s">
         <v>1408</v>
       </c>
       <c r="D1258">
-        <v>1750.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" t="s">
         <v>1391</v>
       </c>
       <c r="B1259" t="s">
         <v>1405</v>
       </c>
       <c r="C1259" s="2" t="s">
         <v>1409</v>
       </c>
       <c r="D1259">
-        <v>2110.0</v>
+        <v>1810.0</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" t="s">
         <v>1391</v>
       </c>
       <c r="B1260" t="s">
         <v>1405</v>
       </c>
       <c r="C1260" s="2" t="s">
         <v>1410</v>
       </c>
       <c r="D1260">
-        <v>2110.0</v>
+        <v>1810.0</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" t="s">
         <v>1391</v>
       </c>
       <c r="B1261" t="s">
         <v>1405</v>
       </c>
       <c r="C1261" s="2" t="s">
         <v>1411</v>
       </c>
       <c r="D1261">
-        <v>1350.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262" t="s">
         <v>1391</v>
       </c>
       <c r="B1262" t="s">
         <v>1405</v>
       </c>
       <c r="C1262" s="2" t="s">
         <v>1412</v>
       </c>
       <c r="D1262">
-        <v>1880.0</v>
+        <v>1810.0</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263" t="s">
         <v>1391</v>
       </c>
       <c r="B1263" t="s">
         <v>1405</v>
       </c>
       <c r="C1263" s="2" t="s">
         <v>1413</v>
       </c>
       <c r="D1263">
-        <v>1690.0</v>
+        <v>1470.0</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264" t="s">
         <v>1391</v>
       </c>
       <c r="B1264" t="s">
         <v>1405</v>
       </c>
       <c r="C1264" s="2" t="s">
         <v>1414</v>
       </c>
       <c r="D1264">
-        <v>2910.0</v>
+        <v>2550.0</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" t="s">
         <v>1391</v>
       </c>
       <c r="B1265" t="s">
         <v>1405</v>
       </c>
       <c r="C1265" s="2" t="s">
         <v>1415</v>
       </c>
       <c r="D1265">
-        <v>3080.0</v>
+        <v>2850.0</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266" t="s">
         <v>1391</v>
       </c>
       <c r="B1266" t="s">
         <v>1405</v>
       </c>
       <c r="C1266" s="2" t="s">
         <v>1416</v>
       </c>
       <c r="D1266">
-        <v>2580.0</v>
+        <v>2380.0</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" t="s">
         <v>1391</v>
       </c>
       <c r="B1267" t="s">
         <v>1405</v>
       </c>
       <c r="C1267" s="2" t="s">
         <v>1417</v>
       </c>
       <c r="D1267">
-        <v>3120.0</v>
+        <v>2880.0</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" t="s">
         <v>1391</v>
       </c>
       <c r="B1268" t="s">
         <v>1405</v>
       </c>
       <c r="C1268" s="2" t="s">
         <v>1418</v>
       </c>
       <c r="D1268">
-        <v>3300.0</v>
+        <v>2740.0</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269" t="s">
         <v>1391</v>
       </c>
       <c r="B1269" t="s">
         <v>1405</v>
       </c>
       <c r="C1269" s="2" t="s">
         <v>1419</v>
       </c>
       <c r="D1269">
-        <v>3920.0</v>
+        <v>3320.0</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" t="s">
         <v>1391</v>
       </c>
       <c r="B1270" t="s">
         <v>1420</v>
       </c>
       <c r="C1270" s="2" t="s">
         <v>1421</v>
       </c>
       <c r="D1270">
-        <v>6870.0</v>
+        <v>5900.0</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271" t="s">
         <v>1391</v>
       </c>
       <c r="B1271" t="s">
         <v>1420</v>
       </c>
       <c r="C1271" s="2" t="s">
         <v>1422</v>
       </c>
       <c r="D1271">
-        <v>7220.0</v>
+        <v>6300.0</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" t="s">
         <v>1391</v>
       </c>
       <c r="B1272" t="s">
         <v>1420</v>
       </c>
       <c r="C1272" s="2" t="s">
         <v>1423</v>
       </c>
       <c r="D1272">
-        <v>9670.0</v>
+        <v>8610.0</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" t="s">
         <v>1391</v>
       </c>
       <c r="B1273" t="s">
         <v>1420</v>
       </c>
       <c r="C1273" s="2" t="s">
         <v>1424</v>
       </c>
       <c r="D1273">
-        <v>9150.0</v>
+        <v>7860.0</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" t="s">
         <v>1391</v>
       </c>
       <c r="B1274" t="s">
         <v>1420</v>
       </c>
       <c r="C1274" s="2" t="s">
         <v>1425</v>
       </c>
       <c r="D1274">
-        <v>11630.0</v>
+        <v>9990.0</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" t="s">
         <v>1391</v>
       </c>
       <c r="B1275" t="s">
         <v>1420</v>
       </c>
       <c r="C1275" s="2" t="s">
         <v>1426</v>
       </c>
       <c r="D1275">
         <v>15830.0</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" t="s">
         <v>1391</v>
       </c>
       <c r="B1276" t="s">
         <v>1420</v>
       </c>
       <c r="C1276" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="D1276">
-        <v>9710.0</v>
+        <v>8470.0</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" t="s">
         <v>1391</v>
       </c>
       <c r="B1277" t="s">
         <v>1420</v>
       </c>
       <c r="C1277" s="2" t="s">
         <v>1428</v>
       </c>
       <c r="D1277">
-        <v>7240.0</v>
+        <v>6310.0</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" t="s">
         <v>1391</v>
       </c>
       <c r="B1278" t="s">
         <v>1420</v>
       </c>
       <c r="C1278" s="2" t="s">
         <v>1429</v>
       </c>
       <c r="D1278">
-        <v>12390.0</v>
+        <v>10870.0</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279" t="s">
         <v>1391</v>
       </c>
       <c r="B1279" t="s">
         <v>1420</v>
       </c>
       <c r="C1279" s="2" t="s">
         <v>1430</v>
       </c>
       <c r="D1279">
-        <v>13730.0</v>
+        <v>11800.0</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" t="s">
         <v>1391</v>
       </c>
       <c r="B1280" t="s">
         <v>1420</v>
       </c>
       <c r="C1280" s="2" t="s">
         <v>1431</v>
       </c>
       <c r="D1280">
-        <v>6300.0</v>
+        <v>5410.0</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" t="s">
         <v>1391</v>
       </c>
       <c r="B1281" t="s">
         <v>1432</v>
       </c>
       <c r="C1281" s="2" t="s">
         <v>1433</v>
       </c>
       <c r="D1281">
-        <v>29670.0</v>
+        <v>25910.0</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" t="s">
         <v>1391</v>
       </c>
       <c r="B1282" t="s">
         <v>1432</v>
       </c>
       <c r="C1282" s="2" t="s">
         <v>1434</v>
       </c>
       <c r="D1282">
-        <v>25550.0</v>
+        <v>21850.0</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283" t="s">
         <v>1391</v>
       </c>
       <c r="B1283" t="s">
         <v>1432</v>
       </c>
       <c r="C1283" s="2" t="s">
         <v>1435</v>
       </c>
       <c r="D1283">
-        <v>17800.0</v>
+        <v>15570.0</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284" t="s">
         <v>1391</v>
       </c>
       <c r="B1284" t="s">
         <v>1432</v>
       </c>
       <c r="C1284" s="2" t="s">
         <v>1436</v>
       </c>
       <c r="D1284">
-        <v>15820.0</v>
+        <v>13600.0</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285" t="s">
         <v>1391</v>
       </c>
       <c r="B1285" t="s">
         <v>1437</v>
       </c>
       <c r="C1285" s="2" t="s">
         <v>1438</v>
       </c>
       <c r="D1285">
-        <v>6710.0</v>
+        <v>5260.0</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286" t="s">
         <v>1391</v>
       </c>
       <c r="B1286" t="s">
         <v>1437</v>
       </c>
       <c r="C1286" s="2" t="s">
         <v>1439</v>
       </c>
       <c r="D1286">
-        <v>3060.0</v>
+        <v>2350.0</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" t="s">
         <v>1391</v>
       </c>
       <c r="B1287" t="s">
         <v>1437</v>
       </c>
       <c r="C1287" s="2" t="s">
         <v>1440</v>
       </c>
       <c r="D1287">
-        <v>1800.0</v>
+        <v>1690.0</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" t="s">
         <v>1391</v>
       </c>
       <c r="B1288" t="s">
         <v>1437</v>
       </c>
       <c r="C1288" s="2" t="s">
         <v>1441</v>
       </c>
       <c r="D1288">
-        <v>2440.0</v>
+        <v>2300.0</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" t="s">
         <v>1391</v>
       </c>
       <c r="B1289" t="s">
         <v>1437</v>
       </c>
       <c r="C1289" s="2" t="s">
         <v>1442</v>
       </c>
       <c r="D1289">
-        <v>3160.0</v>
+        <v>2710.0</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" t="s">
         <v>1391</v>
       </c>
       <c r="B1290" t="s">
         <v>1437</v>
       </c>
       <c r="C1290" s="2" t="s">
         <v>1443</v>
       </c>
       <c r="D1290">
-        <v>3600.0</v>
+        <v>3080.0</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" t="s">
         <v>1391</v>
       </c>
       <c r="B1291" t="s">
         <v>1437</v>
       </c>
       <c r="C1291" s="2" t="s">
         <v>1444</v>
       </c>
       <c r="D1291">
-        <v>3600.0</v>
+        <v>3080.0</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" t="s">
         <v>1391</v>
       </c>
       <c r="B1292" t="s">
         <v>1437</v>
       </c>
       <c r="C1292" s="2" t="s">
         <v>1445</v>
       </c>
       <c r="D1292">
-        <v>4230.0</v>
+        <v>3440.0</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" t="s">
         <v>1391</v>
       </c>
       <c r="B1293" t="s">
         <v>1437</v>
       </c>
       <c r="C1293" s="2" t="s">
         <v>1446</v>
       </c>
       <c r="D1293">
-        <v>4790.0</v>
+        <v>3910.0</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" t="s">
         <v>1391</v>
       </c>
       <c r="B1294" t="s">
         <v>1437</v>
       </c>
       <c r="C1294" s="2" t="s">
         <v>1447</v>
       </c>
       <c r="D1294">
-        <v>4800.0</v>
+        <v>3940.0</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" t="s">
         <v>1391</v>
       </c>
       <c r="B1295" t="s">
         <v>1437</v>
       </c>
       <c r="C1295" s="2" t="s">
         <v>1448</v>
       </c>
       <c r="D1295">
-        <v>5200.0</v>
+        <v>4550.0</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" t="s">
         <v>1391</v>
       </c>
       <c r="B1296" t="s">
         <v>1437</v>
       </c>
       <c r="C1296" s="2" t="s">
         <v>1449</v>
       </c>
       <c r="D1296">
-        <v>5990.0</v>
+        <v>5240.0</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" t="s">
         <v>1391</v>
       </c>
       <c r="B1297" t="s">
         <v>1450</v>
       </c>
       <c r="C1297" s="2" t="s">
         <v>1451</v>
       </c>
       <c r="D1297">
-        <v>7020.0</v>
+        <v>5580.0</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" t="s">
         <v>1391</v>
       </c>
       <c r="B1298" t="s">
         <v>1450</v>
       </c>
       <c r="C1298" s="2" t="s">
         <v>1452</v>
       </c>
       <c r="D1298">
-        <v>9030.0</v>
+        <v>7320.0</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" t="s">
         <v>1391</v>
       </c>
       <c r="B1299" t="s">
         <v>1450</v>
       </c>
       <c r="C1299" s="2" t="s">
         <v>1453</v>
       </c>
       <c r="D1299">
-        <v>14600.0</v>
+        <v>11940.0</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" t="s">
         <v>1391</v>
       </c>
       <c r="B1300" t="s">
         <v>1450</v>
       </c>
       <c r="C1300" s="2" t="s">
         <v>1454</v>
       </c>
       <c r="D1300">
-        <v>18700.0</v>
+        <v>15410.0</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" t="s">
         <v>1391</v>
       </c>
       <c r="B1301" t="s">
         <v>1455</v>
       </c>
       <c r="C1301" s="2" t="s">
         <v>1456</v>
       </c>
       <c r="D1301">
         <v>1010.0</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" t="s">
         <v>1391</v>
       </c>
       <c r="B1302" t="s">
         <v>1455</v>
       </c>
       <c r="C1302" s="2" t="s">
         <v>1457</v>
@@ -23877,93 +23877,93 @@
     <row r="1304" spans="1:4">
       <c r="A1304" t="s">
         <v>1391</v>
       </c>
       <c r="B1304" t="s">
         <v>1455</v>
       </c>
       <c r="C1304" s="2" t="s">
         <v>1459</v>
       </c>
       <c r="D1304">
         <v>1310.0</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" t="s">
         <v>1391</v>
       </c>
       <c r="B1305" t="s">
         <v>1455</v>
       </c>
       <c r="C1305" s="2" t="s">
         <v>1460</v>
       </c>
       <c r="D1305">
-        <v>1320.0</v>
+        <v>1360.0</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306" t="s">
         <v>1391</v>
       </c>
       <c r="B1306" t="s">
         <v>1455</v>
       </c>
       <c r="C1306" s="2" t="s">
         <v>1461</v>
       </c>
       <c r="D1306">
-        <v>1740.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" t="s">
         <v>1391</v>
       </c>
       <c r="B1307" t="s">
         <v>1455</v>
       </c>
       <c r="C1307" s="2" t="s">
         <v>1462</v>
       </c>
       <c r="D1307">
         <v>1230.0</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" t="s">
         <v>1391</v>
       </c>
       <c r="B1308" t="s">
         <v>1455</v>
       </c>
       <c r="C1308" s="2" t="s">
         <v>1463</v>
       </c>
       <c r="D1308">
-        <v>1770.0</v>
+        <v>1830.0</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309" t="s">
         <v>1391</v>
       </c>
       <c r="B1309" t="s">
         <v>1455</v>
       </c>
       <c r="C1309" s="2" t="s">
         <v>1464</v>
       </c>
       <c r="D1309">
         <v>3990.0</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310" t="s">
         <v>1391</v>
       </c>
       <c r="B1310" t="s">
         <v>1455</v>
       </c>
       <c r="C1310" s="2" t="s">
         <v>1465</v>
@@ -24465,429 +24465,429 @@
     <row r="1346" spans="1:4">
       <c r="A1346" t="s">
         <v>1391</v>
       </c>
       <c r="B1346" t="s">
         <v>1496</v>
       </c>
       <c r="C1346" s="2" t="s">
         <v>1505</v>
       </c>
       <c r="D1346">
         <v>9230.0</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" t="s">
         <v>1391</v>
       </c>
       <c r="B1347" t="s">
         <v>1506</v>
       </c>
       <c r="C1347" s="2" t="s">
         <v>1507</v>
       </c>
       <c r="D1347">
-        <v>3250.0</v>
+        <v>3020.0</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" t="s">
         <v>1391</v>
       </c>
       <c r="B1348" t="s">
         <v>1506</v>
       </c>
       <c r="C1348" s="2" t="s">
         <v>1508</v>
       </c>
       <c r="D1348">
-        <v>2810.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" t="s">
         <v>1391</v>
       </c>
       <c r="B1349" t="s">
         <v>1506</v>
       </c>
       <c r="C1349" s="2" t="s">
         <v>1509</v>
       </c>
       <c r="D1349">
-        <v>3250.0</v>
+        <v>3020.0</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" t="s">
         <v>1391</v>
       </c>
       <c r="B1350" t="s">
         <v>1506</v>
       </c>
       <c r="C1350" s="2" t="s">
         <v>1510</v>
       </c>
       <c r="D1350">
-        <v>3640.0</v>
+        <v>3360.0</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" t="s">
         <v>1391</v>
       </c>
       <c r="B1351" t="s">
         <v>1506</v>
       </c>
       <c r="C1351" s="2" t="s">
         <v>1511</v>
       </c>
       <c r="D1351">
-        <v>4280.0</v>
+        <v>3950.0</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" t="s">
         <v>1391</v>
       </c>
       <c r="B1352" t="s">
         <v>1506</v>
       </c>
       <c r="C1352" s="2" t="s">
         <v>1512</v>
       </c>
       <c r="D1352">
-        <v>4320.0</v>
+        <v>3990.0</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" t="s">
         <v>1391</v>
       </c>
       <c r="B1353" t="s">
         <v>1506</v>
       </c>
       <c r="C1353" s="2" t="s">
         <v>1513</v>
       </c>
       <c r="D1353">
-        <v>4610.0</v>
+        <v>4240.0</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" t="s">
         <v>1391</v>
       </c>
       <c r="B1354" t="s">
         <v>1506</v>
       </c>
       <c r="C1354" s="2" t="s">
         <v>1514</v>
       </c>
       <c r="D1354">
-        <v>5540.0</v>
+        <v>5090.0</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" t="s">
         <v>1391</v>
       </c>
       <c r="B1355" t="s">
         <v>1515</v>
       </c>
       <c r="C1355" s="2" t="s">
         <v>1516</v>
       </c>
       <c r="D1355">
-        <v>3480.0</v>
+        <v>2760.0</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" t="s">
         <v>1391</v>
       </c>
       <c r="B1356" t="s">
         <v>1515</v>
       </c>
       <c r="C1356" s="2" t="s">
         <v>1517</v>
       </c>
       <c r="D1356">
-        <v>3840.0</v>
+        <v>3190.0</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" t="s">
         <v>1391</v>
       </c>
       <c r="B1357" t="s">
         <v>1515</v>
       </c>
       <c r="C1357" s="2" t="s">
         <v>1518</v>
       </c>
       <c r="D1357">
-        <v>3880.0</v>
+        <v>3120.0</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" t="s">
         <v>1391</v>
       </c>
       <c r="B1358" t="s">
         <v>1515</v>
       </c>
       <c r="C1358" s="2" t="s">
         <v>1519</v>
       </c>
       <c r="D1358">
-        <v>4510.0</v>
+        <v>3610.0</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" t="s">
         <v>1391</v>
       </c>
       <c r="B1359" t="s">
         <v>1515</v>
       </c>
       <c r="C1359" s="2" t="s">
         <v>1520</v>
       </c>
       <c r="D1359">
-        <v>5060.0</v>
+        <v>4100.0</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" t="s">
         <v>1391</v>
       </c>
       <c r="B1360" t="s">
         <v>1515</v>
       </c>
       <c r="C1360" s="2" t="s">
         <v>1521</v>
       </c>
       <c r="D1360">
-        <v>5100.0</v>
+        <v>4180.0</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" t="s">
         <v>1391</v>
       </c>
       <c r="B1361" t="s">
         <v>1515</v>
       </c>
       <c r="C1361" s="2" t="s">
         <v>1522</v>
       </c>
       <c r="D1361">
-        <v>5720.0</v>
+        <v>5120.0</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" t="s">
         <v>1391</v>
       </c>
       <c r="B1362" t="s">
         <v>1515</v>
       </c>
       <c r="C1362" s="2" t="s">
         <v>1523</v>
       </c>
       <c r="D1362">
-        <v>6500.0</v>
+        <v>5810.0</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" t="s">
         <v>1391</v>
       </c>
       <c r="B1363" t="s">
         <v>1524</v>
       </c>
       <c r="C1363" s="2" t="s">
         <v>1525</v>
       </c>
       <c r="D1363">
-        <v>7000.0</v>
+        <v>6520.0</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" t="s">
         <v>1391</v>
       </c>
       <c r="B1364" t="s">
         <v>1524</v>
       </c>
       <c r="C1364" s="2" t="s">
         <v>1526</v>
       </c>
       <c r="D1364">
-        <v>5360.0</v>
+        <v>4980.0</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" t="s">
         <v>1391</v>
       </c>
       <c r="B1365" t="s">
         <v>1524</v>
       </c>
       <c r="C1365" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="D1365">
-        <v>5770.0</v>
+        <v>5400.0</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" t="s">
         <v>1391</v>
       </c>
       <c r="B1366" t="s">
         <v>1524</v>
       </c>
       <c r="C1366" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="D1366">
-        <v>5790.0</v>
+        <v>5430.0</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" t="s">
         <v>1391</v>
       </c>
       <c r="B1367" t="s">
         <v>1524</v>
       </c>
       <c r="C1367" s="2" t="s">
         <v>1529</v>
       </c>
       <c r="D1367">
-        <v>7550.0</v>
+        <v>7070.0</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" t="s">
         <v>1391</v>
       </c>
       <c r="B1368" t="s">
         <v>1524</v>
       </c>
       <c r="C1368" s="2" t="s">
         <v>1530</v>
       </c>
       <c r="D1368">
-        <v>7620.0</v>
+        <v>7120.0</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" t="s">
         <v>1391</v>
       </c>
       <c r="B1369" t="s">
         <v>1524</v>
       </c>
       <c r="C1369" s="2" t="s">
         <v>1531</v>
       </c>
       <c r="D1369">
-        <v>8690.0</v>
+        <v>8140.0</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" t="s">
         <v>1391</v>
       </c>
       <c r="B1370" t="s">
         <v>1524</v>
       </c>
       <c r="C1370" s="2" t="s">
         <v>1532</v>
       </c>
       <c r="D1370">
-        <v>9510.0</v>
+        <v>8920.0</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" t="s">
         <v>1391</v>
       </c>
       <c r="B1371" t="s">
         <v>1533</v>
       </c>
       <c r="C1371" s="2" t="s">
         <v>1534</v>
       </c>
       <c r="D1371">
-        <v>12730.0</v>
+        <v>11180.0</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" t="s">
         <v>1391</v>
       </c>
       <c r="B1372" t="s">
         <v>1533</v>
       </c>
       <c r="C1372" s="2" t="s">
         <v>1535</v>
       </c>
       <c r="D1372">
-        <v>14850.0</v>
+        <v>13140.0</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" t="s">
         <v>1391</v>
       </c>
       <c r="B1373" t="s">
         <v>1533</v>
       </c>
       <c r="C1373" s="2" t="s">
         <v>1536</v>
       </c>
       <c r="D1373">
-        <v>21060.0</v>
+        <v>19680.0</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" t="s">
         <v>1391</v>
       </c>
       <c r="B1374" t="s">
         <v>1533</v>
       </c>
       <c r="C1374" s="2" t="s">
         <v>1537</v>
       </c>
       <c r="D1374">
-        <v>25470.0</v>
+        <v>23740.0</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" t="s">
         <v>1391</v>
       </c>
       <c r="B1375" t="s">
         <v>1538</v>
       </c>
       <c r="C1375" s="2" t="s">
         <v>1539</v>
       </c>
       <c r="D1375">
         <v>660.0</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" t="s">
         <v>1391</v>
       </c>
       <c r="B1376" t="s">
         <v>1538</v>
       </c>
       <c r="C1376" s="2" t="s">
         <v>1540</v>
@@ -26355,93 +26355,93 @@
     <row r="1481" spans="1:4">
       <c r="A1481" t="s">
         <v>1579</v>
       </c>
       <c r="B1481" t="s">
         <v>1649</v>
       </c>
       <c r="C1481" s="2" t="s">
         <v>1657</v>
       </c>
       <c r="D1481">
         <v>4106.0</v>
       </c>
     </row>
     <row r="1482" spans="1:4">
       <c r="A1482" t="s">
         <v>1579</v>
       </c>
       <c r="B1482" t="s">
         <v>1658</v>
       </c>
       <c r="C1482" s="2" t="s">
         <v>1659</v>
       </c>
       <c r="D1482">
-        <v>6661.0</v>
+        <v>7327.0</v>
       </c>
     </row>
     <row r="1483" spans="1:4">
       <c r="A1483" t="s">
         <v>1579</v>
       </c>
       <c r="B1483" t="s">
         <v>1658</v>
       </c>
       <c r="C1483" s="2" t="s">
         <v>1660</v>
       </c>
       <c r="D1483">
-        <v>7375.0</v>
+        <v>8113.0</v>
       </c>
     </row>
     <row r="1484" spans="1:4">
       <c r="A1484" t="s">
         <v>1579</v>
       </c>
       <c r="B1484" t="s">
         <v>1658</v>
       </c>
       <c r="C1484" s="2" t="s">
         <v>1661</v>
       </c>
       <c r="D1484">
-        <v>8211.0</v>
+        <v>9032.0</v>
       </c>
     </row>
     <row r="1485" spans="1:4">
       <c r="A1485" t="s">
         <v>1579</v>
       </c>
       <c r="B1485" t="s">
         <v>1658</v>
       </c>
       <c r="C1485" s="2" t="s">
         <v>1662</v>
       </c>
       <c r="D1485">
-        <v>9088.0</v>
+        <v>9997.0</v>
       </c>
     </row>
     <row r="1486" spans="1:4">
       <c r="A1486" t="s">
         <v>1579</v>
       </c>
       <c r="B1486" t="s">
         <v>1663</v>
       </c>
       <c r="C1486" s="2" t="s">
         <v>1664</v>
       </c>
       <c r="D1486">
         <v>797.0</v>
       </c>
     </row>
     <row r="1487" spans="1:4">
       <c r="A1487" t="s">
         <v>1579</v>
       </c>
       <c r="B1487" t="s">
         <v>1663</v>
       </c>
       <c r="C1487" s="2" t="s">
         <v>1665</v>
@@ -26971,65 +26971,65 @@
     <row r="1525" spans="1:4">
       <c r="A1525" t="s">
         <v>1684</v>
       </c>
       <c r="B1525" t="s">
         <v>1706</v>
       </c>
       <c r="C1525" s="2" t="s">
         <v>1710</v>
       </c>
       <c r="D1525">
         <v>72160.0</v>
       </c>
     </row>
     <row r="1526" spans="1:4">
       <c r="A1526" t="s">
         <v>1684</v>
       </c>
       <c r="B1526" t="s">
         <v>1711</v>
       </c>
       <c r="C1526" s="2" t="s">
         <v>1712</v>
       </c>
       <c r="D1526">
-        <v>94185.0</v>
+        <v>98646.0</v>
       </c>
     </row>
     <row r="1527" spans="1:4">
       <c r="A1527" t="s">
         <v>1684</v>
       </c>
       <c r="B1527" t="s">
         <v>1711</v>
       </c>
       <c r="C1527" s="2" t="s">
         <v>1713</v>
       </c>
       <c r="D1527">
-        <v>97650.0</v>
+        <v>116956.0</v>
       </c>
     </row>
     <row r="1528" spans="1:4">
       <c r="A1528" t="s">
         <v>1684</v>
       </c>
       <c r="B1528" t="s">
         <v>1711</v>
       </c>
       <c r="C1528" s="2" t="s">
         <v>1714</v>
       </c>
       <c r="D1528">
         <v>137586.0</v>
       </c>
     </row>
     <row r="1529" spans="1:4">
       <c r="A1529" t="s">
         <v>1684</v>
       </c>
       <c r="B1529" t="s">
         <v>1711</v>
       </c>
       <c r="C1529" s="2" t="s">
         <v>1715</v>
@@ -27055,65 +27055,65 @@
     <row r="1531" spans="1:4">
       <c r="A1531" t="s">
         <v>1684</v>
       </c>
       <c r="B1531" t="s">
         <v>1716</v>
       </c>
       <c r="C1531" s="2" t="s">
         <v>1718</v>
       </c>
       <c r="D1531">
         <v>69300.0</v>
       </c>
     </row>
     <row r="1532" spans="1:4">
       <c r="A1532" t="s">
         <v>1684</v>
       </c>
       <c r="B1532" t="s">
         <v>1716</v>
       </c>
       <c r="C1532" s="2" t="s">
         <v>1719</v>
       </c>
       <c r="D1532">
-        <v>79275.0</v>
+        <v>85300.0</v>
       </c>
     </row>
     <row r="1533" spans="1:4">
       <c r="A1533" t="s">
         <v>1684</v>
       </c>
       <c r="B1533" t="s">
         <v>1716</v>
       </c>
       <c r="C1533" s="2" t="s">
         <v>1720</v>
       </c>
       <c r="D1533">
-        <v>83685.0</v>
+        <v>90950.0</v>
       </c>
     </row>
     <row r="1534" spans="1:4">
       <c r="A1534" t="s">
         <v>1684</v>
       </c>
       <c r="B1534" t="s">
         <v>1716</v>
       </c>
       <c r="C1534" s="2" t="s">
         <v>1721</v>
       </c>
       <c r="D1534">
         <v>59838.0</v>
       </c>
     </row>
     <row r="1535" spans="1:4">
       <c r="A1535" t="s">
         <v>1684</v>
       </c>
       <c r="B1535" t="s">
         <v>1716</v>
       </c>
       <c r="C1535" s="2" t="s">
         <v>1722</v>
@@ -27279,65 +27279,65 @@
     <row r="1547" spans="1:4">
       <c r="A1547" t="s">
         <v>1684</v>
       </c>
       <c r="B1547" t="s">
         <v>1731</v>
       </c>
       <c r="C1547" s="2" t="s">
         <v>1736</v>
       </c>
       <c r="D1547">
         <v>133815.0</v>
       </c>
     </row>
     <row r="1548" spans="1:4">
       <c r="A1548" t="s">
         <v>1684</v>
       </c>
       <c r="B1548" t="s">
         <v>1731</v>
       </c>
       <c r="C1548" s="2" t="s">
         <v>1737</v>
       </c>
       <c r="D1548">
-        <v>97381.0</v>
+        <v>104670.0</v>
       </c>
     </row>
     <row r="1549" spans="1:4">
       <c r="A1549" t="s">
         <v>1684</v>
       </c>
       <c r="B1549" t="s">
         <v>1731</v>
       </c>
       <c r="C1549" s="2" t="s">
         <v>1738</v>
       </c>
       <c r="D1549">
-        <v>107569.0</v>
+        <v>118624.0</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_21"/>