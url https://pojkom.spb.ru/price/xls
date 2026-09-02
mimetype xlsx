--- v0 (2026-07-19)
+++ v1 (2026-09-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1738">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1739">
   <si>
     <t>Раздел</t>
   </si>
   <si>
     <t>Серия</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена, ₽</t>
   </si>
   <si>
     <t>Взрывозащищенное оборудование</t>
   </si>
   <si>
     <t>Блок БИВ v6.1 УПКОП 135-1-1</t>
   </si>
   <si>
     <t>Блок БИВ УПКОП 135-1-2ПМ</t>
   </si>
   <si>
     <t>Извещатель пожарный дымовой оптико-электронный точечный ИП 212-1 «ДМС»</t>
   </si>
   <si>
@@ -3014,50 +3014,53 @@
   <si>
     <t>Фильтр для заборного отверстия ИПА</t>
   </si>
   <si>
     <t>Извещатель аспирационный ИПА v5</t>
   </si>
   <si>
     <t>Извещатель пожарный аспирационный ИП 212-5 ИПА</t>
   </si>
   <si>
     <t>Извещатель аспирационный ИПА-СЕЛЕКТ</t>
   </si>
   <si>
     <t>Извещатель пожарный дымовой аспирационный ИП 212-4 ИПА-СЕЛЕКТ</t>
   </si>
   <si>
     <t>Извещатель газовый ИП 435-1</t>
   </si>
   <si>
     <t>Извещатель пожарный газовый ИП 435-1 v4 (белый)</t>
   </si>
   <si>
     <t>Извещатель пожарный газовый ИП 435-1 v4 (серый)</t>
   </si>
   <si>
+    <t>Извещатель пожарный аспирационный ИПА-Мини</t>
+  </si>
+  <si>
     <t>Комплект для обслуживания ИПА</t>
   </si>
   <si>
     <t>Коробка Краб</t>
   </si>
   <si>
     <t>Коробка распределительная "КРАБ"- IP54</t>
   </si>
   <si>
     <t>Оповещатель комбинированный Бия-С</t>
   </si>
   <si>
     <t>Оповещатель охранно-пожарный комбинированный «Бия-С» мод.1/ 12В</t>
   </si>
   <si>
     <t>Оповещатель охранно-пожарный комбинированный «Бия-С» мод.3</t>
   </si>
   <si>
     <t>Оповещатель комбинированный Корбу</t>
   </si>
   <si>
     <t>Оповещатель охранно-пожарный комбинированный «Корбу»</t>
   </si>
   <si>
     <t>Оповещатель комбинированный Корбу-2М</t>
@@ -4271,87 +4274,87 @@
   <si>
     <t xml:space="preserve">Рукав пожарный "Классик" РПК(В)-25-1,0-УХЛ1 с ГР-25А </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Классик" РПК(В)-40-1,0-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Классик" РПК(В)-40-1,0-УХЛ1 с ГР-38/50А </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Классик" РПК(В)-65-1,0-УХЛ1 с ГР-65А/П </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Классик" РПК(В)-65-1,0-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Классик" РПК(В)-65-1,0-УХЛ1 с ГР-65А/П и РС 70.01А </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Классик" РПК(В)-80-1,0-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Классик" РПК(В)-80-1,0-УХЛ1 с ГР-80А/П </t>
   </si>
   <si>
-    <t>Рукав Латексированный РПМ-ИМ-УХЛ1 РУСАРСЕНАЛ</t>
+    <t>Рукав Латексированный РПМ(Д)-ИМ-УХЛ1 РУСАРСЕНАЛ</t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-50-1,6-ИМ-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-50-1,6-ИМ-УХЛ1 с ГР-50 А/П </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-65-1,6-ИМ-УХЛ1 с ГР-65 А/П </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-65-1,6-ИМ-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-80-1,6-ИМ-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-90-1,6-ИМ-УХЛ1 с ГРВ-90*100 Ал </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-65-1,6-ИМ-УХЛ1 с ГР-65 А/П и РС-70.01А </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-50-1,6-ИМ-УХЛ1 с ГР-50 А/П и РС-50.01А </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-80-1,6-ИМ-УХЛ1 с ГР-80 А/П </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-90-1,6-ИМ-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-40-1,6-ИМ-УХЛ1 </t>
   </si>
   <si>
-    <t>Рукав Латексированный РПМ-М-УХЛ1 РУСАРСЕНАЛ</t>
+    <t>Рукав Латексированный РПМ(Д)-М-УХЛ1 РУСАРСЕНАЛ</t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-150-1,2-М-УХЛ1 с ГР-150 А </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-150-1,2-М-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-100-1,2-М-УХЛ1 с ГР-100 А </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Латексированный" РПМ(Д)-100-1,2-М-УХЛ1 </t>
   </si>
   <si>
     <t>Рукав Премиум РПМ-И-УХЛ1 РУСАРСЕНАЛ</t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Премиум" РПМ(В)-40-1,6-И-УХЛ1 с ГР-38/50 А </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Премиум" РПМ(В)-40-1,6-И-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Премиум" РПМ(В)-25-1,6-И-УХЛ1 </t>
   </si>
@@ -4556,51 +4559,51 @@
   <si>
     <t xml:space="preserve">Рукав пожарный "Селект" РПМ(В)-50-1,6-УХЛ1 с ГР-50 А/П и РС-50.01А </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Селект" РПМ(В)-50-1,6-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Селект" РПМ(В)-50-1,6-УХЛ1 c ГР-50А/П </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Селект" РПМ(В)-65-1,6-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Селект" РПМ(В)-65-1,6-УХЛ1 c ГР-65А/П </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Селект" РПМ(В)-65-1,6-УХЛ1 с ГР-65 А/П и РС-70.01А </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Селект" РПМ(В)-80-1,6-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Селект" РПМ(В)-80-1,6-УХЛ1 c ГР-80А/П </t>
   </si>
   <si>
-    <t>Рукав Типа Латекс РПМ-М-УХЛ1 РУСАРСЕНАЛ</t>
+    <t>Рукав Типа Латекс РПМ(П)-М-УХЛ1 РУСАРСЕНАЛ</t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Типа Латекс" РПМ(П)-50-1,6-М-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Типа Латекс" РПМ(П)-50-1,6-М-УХЛ1 с ГР-50 А/П </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Типа Латекс" РПМ(П)-50-1,6-М-УХЛ1 с ГР-50 А/П и РС-50.01А </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Типа Латекс" РПМ(П)-65-1,6-М-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Типа Латекс" РПМ(П)-65-1,6-М-УХЛ1 с ГР-65 А/П </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Типа Латекс" РПМ(П)-65-1,6-М-УХЛ1 с ГР-65 А/П и РС-70.01А </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Типа Латекс" РПМ(П)-80-1,6-М-УХЛ1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рукав пожарный "Типа Латекс" РПМ(П)-80-1,6-М-УХЛ1 с ГР-80 А/П </t>
   </si>
@@ -5585,62 +5588,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-1/blok-biv-v61-upkop-135-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/blok-biv-upkop-135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/izveshchatel-pozharnyy-dymovoy-optiko-elektronnyy-tochechnyy-ip-212-1-dms" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/klapan-elektromagnitnyy-elektricheskogo-privoda-s-solenoidom-tipa-100383100-1exdiict4x/klapan" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/klapan-elektromagnitnyy-elektricheskogo-privoda-s-solenoidom-tipa-100383100-1exdiict4x/klapan-0" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/opoveshchatel-svetovoy-os-upkop-135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/opoveshchatel-shmel-12-0exiasiict6" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/signalizator-davleniya-vzryvozashchishchennyy-1exdiict4/mufta-privarnaya-dlya-sdu-m-s-prokladkoy" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/signalizator-davleniya-vzryvozashchishchennyy-1exdiict4/signalizator-davleniya-universalnyy-sd-002121g12" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/signalizator-urovnya-zhidkosti-vzryvozashchishchennyy-1exdibiict4" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-avariynyy-vykhod-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-avtomatika-vklyuchena-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-avtomatika-otklyuchena-ts-0exiaiict6-ga-v-komplekte-upkop135-1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-aerozol-ne-vkhodi-0exiaiist6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-aerozol-ukhodi-0exiaiist6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-begushchiy-chelovek-i-strelka-vpravo-0exiaiist6-ga-v-komplekte" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-blokirovka-avtomatiki-0exiaiist6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-voda-ukhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-voda-ne-vkhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-vykhod-0exiaiist6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-gaz-ne-vkhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-gaz-ukhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-ne-vkhodi-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-pena-ne-vkhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-pena-ukhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-pozhar-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-poroshok-ne-vkhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-poroshok-ukhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-strelka-0exiaiist6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-trevoga-0exiaiist6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-chelovek-po-lestnice-vpravo-vniz-0exiaiist6-ga-v-komplekte" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-shygu-vykhod-0exiaiist6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/uzel-upravleniya-drenchernyy-s-kombinirovannym-privodom-vzryvozashchishchennyy/uzel-upravleniya-s" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/uzel-upravleniya-drenchernyy-s-kombinirovannym-privodom-vzryvozashchishchennyy/uzel-upravleniya-s" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/uzel-upravleniya-drenchernyy-s-kombinirovannym-privodom-vzryvozashchishchennyy/uzel-upravleniya-s-0" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/uzel-upravleniya-drenchernyy-s-kombinirovannym-privodom-vzryvozashchishchennyy/uzel-upravleniya-s-0" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/element-vynosnoy-kommutiruyushchiy-evk-upkop-135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-1/element-vynosnoy-ev-upkop-135-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/element-vynosnoy-ev-upkop-135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/akselerator-signalizator-davleniya-sdc-stress" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/izolyator-korotkogo-zamykaniya" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-uspaa-1/modul-releynyy-mr-1-v2" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-uspaa-1/modul-sopryazheniya-ms-1/modul-sopryazheniya-ms-1v41-uspaa-1v2" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-uspaa-1/modul-sopryazheniya-ms-1/modul-sopryazheniya-ms-1v42-uspaa-1v2" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/modul-sopryazheniya-ms-1-v5-ustroystvo-kontrolya-faz" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-uspaa-1/pult-distancionnogo-puska-pdp-1-uspaa-1-v2" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-g1-14-l45-k-trube-du65-200-dlya-spzh-v6" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-g34-l20-k-trube-du25-dlya-spzh-v6" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-g34-l30-k-trube-du32-dlya-spzh-v6" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-g34-l30r30-k-trube-du40-du50-dlya-spzh-v6" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-privarnaya-g12-l24-mm-k-trube-du80-100-150-200-dlya-spzh-v4-v5" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-privarnaya-g12-l31-mm-k-trube-du50-65-dlya-spzh-v4-v5" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-privarnaya-g12-l37-mm-k-trube-du32-40-dlya-spzh-v4-v5" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-privarnaya-g12-l41-mm-k-trube-du25-dlya-spzh-v4-v5" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/signalizator-rele-potoka-zhidkosti-spzh-25-150-063163-ung12u2-strim-v4" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/signalizator-rele-potoka-zhidkosti-spzh-25-150-063163-ung12u2-strim-v4" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/signalizator-rele-potoka-zhidkosti-spzh-25-150-063163-ung12u2-strim-v4" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-davleniya-sdu-m/mufta-privarnaya-dlya-sdu-m-s-prokladkoy" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-davleniya-sdu-m/signalizator-davleniya-universalnyy-sd002151g12-v02-sdu-m-isp00-ip33" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-davleniya-sdu-m/signalizator-davleniya-universalnyy-sd002151g12-v02-sdu-m-isp00-ip33" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-davleniya-sdu-m/signalizator-davleniya-universalnyy-sd002151g12-v02-sdu-m-isp00-ip33" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-davleniya-sdu-m/signalizator-davleniya-universalnyy-sd002151g12-v02-sdu-m-isp00-ip33" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-davleniya-sdu-m/signalizator-davleniya-universalnyy-sd002151g12-v02-sdu-m-isp00-ip33" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-potoka-zhidkosti-spzh-m/komplekt-montazhnykh-chastey-dlya-truboprovoda-dn25-dlya-spzh-m" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-potoka-zhidkosti-spzh-m/komplekt-montazhnykh-chastey-dlya-truboprovoda-dn32-dlya-spzh-m" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-potoka-zhidkosti-spzh-m/komplekt-montazhnykh-chastey-dlya-truboprovoda-dn40-dlya-spzh-m" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-potoka-zhidkosti-spzh-m/komplekt-montazhnykh-chastey-dlya-truboprovoda-dn50-dlya-spzh-m" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-potoka-zhidkosti-spzh-m/komplekt-montazhnykh-chastey-dlya-truboprovoda-dn65-80-100-150-200-dlya-spzh-m" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-potoka-zhidkosti-spzh-m/signalizator-potoka-zhidkosti-mekhanicheskiy-spzh-m-spzh-200-063161-vmu31" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-uspaa-1/uspaa-1-v5" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/mufta-uku-1-dlya-prisoedineniya-udlinyayushchego-elektroda" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/plastina-uku-1-dlya-krepleniya-dopolnitelnogo-elektroda" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/probka-uku-1-dlya-krepleniya-dopolnitelnogo-elektroda" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1-v2" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1-v2-ispolnenie-s-rezboy" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/shtucer-privarnoy-dlya-uku-1" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/elektrod-udlinyayushchiy-uku-1-l500-mm-rezba-s-dvukh-storon" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/elektrod-udlinyayushchiy-uku-1-l500-mm-rezba-s-odnoy-storony" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pribor-upravleniya-pozharnyy-bsk/ustroystvo-mikrosistemnoy-avtomatiki-uma-ustroystvo-vvoda-vyvoda/ustroystvo-mikrosistemnoy-avtomatiki-uma" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pribor-upravleniya-pozharnyy-bsk/ustroystvo-mikrosistemnoy-avtomatiki-uma-ustroystvo-vvoda-vyvoda/ustroystvo-mikrosistemnoy-avtomatiki-uma-0" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izdeliya-pozharnoy-avtomatiki/ustroystvo-prinuditelnogo-puska-orositeley-raspyliteley-upp-start-4" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pribor-upravleniya-pozharnyy-bsk/shkafy-upravleniya-zadvizhkami-zatvorami/shkaf-upravleniya-zadvizhkami-shuz-1d-ip54-o-u-bsk" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pribor-upravleniya-pozharnyy-bsk/shkafy-upravleniya-zadvizhkami-zatvorami/shkaf-upravleniya-zadvizhkami-shuz-2d-ip54-o-u-bsk" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/kompleksnye-resheniya/avtomaticheskaya-sistema-pozharotusheniya-dlya-zashchity-zhilogo-sektora-gidroshchit/avtomaticheskaya-sistema" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/kompleksnye-resheniya/avtomaticheskaya-sistema-pozharotusheniya-dlya-zashchity-zhilogo-sektora-gidroshchit/avtomaticheskaya-sistema-0" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/kompleksnye-resheniya/avtomaticheskaya-sistema-pozharotusheniya-dlya-zashchity-zhilogo-sektora-gidroshchit/avtomaticheskaya-sistema-1" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/kompleksnye-resheniya/avtomaticheskaya-sistema-pozharotusheniya-dlya-zashchity-zhilogo-sektora-gidroshchit/avtomaticheskaya-sistema-2" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/kompleksnye-resheniya/avtomaticheskaya-sistema-pozharotusheniya-dlya-zashchity-zhilogo-sektora-gidroshchit/avtomaticheskaya-sistema-3" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/sistema-trv-vysokogo-davleniya-s-prinuditelnym-puskom/ruchnoe-ustroystvo-pozharotusheniya-srednego-davleniya-rosa-trv-16" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-buran/modul-poroshkovogo-pozharotusheniya-mpp-buran-25-2c-s" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-buran/modul-poroshkovogo-pozharotusheniya-mpp-buran-8u" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-buran/modul-poroshkovogo-pozharotusheniya-mpp-buran-05" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-buran/modul-poroshkovogo-pozharotusheniya-mpp-buran-03" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-buran/modul-poroshkovogo-pozharotusheniya-mpp-buran-8n-nastennyy" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-mig/modul-poroshkovogo-pozharotusheniya-mpp-5-mig" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-mig/modul-poroshkovogo-pozharotusheniya-mpp-25-mig" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-mig/modul-poroshkovogo-pozharotusheniya-mpp-7-mig" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-mig/modul-poroshkovogo-pozharotusheniya-mpp-12-mig" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-yarpozhinvest/modul-poroshkovogo-pozharotusheniya-mppn-25" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-yarpozhinvest/modul-poroshkovogo-pozharotusheniya-mppn-5" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-yarpozhinvest/modul-poroshkovogo-pozharotusheniya-mppn-7" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-yarpozhinvest/modul-poroshkovogo-pozharotusheniya-mppn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/ognetushashchiy-sprey-bontel" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/ognetushitel-samosrabatyvayushchiy-poroshkovyy-osp-epotos-k/ognetushitel-samosrabatyvayushchiy" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/ognetushitel-samosrabatyvayushchiy-poroshkovyy-osp-epotos-k/ognetushitel-samosrabatyvayushchiy-0" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/ognetushitel-samosrabatyvayushchiy-poroshkovyy-osp-epotos-k/ognetushitel-samosrabatyvayushchiy-1" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-m/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-m" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-m/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-0" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-m/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-1" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-m/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-2" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-m/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-3" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-m/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-4" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/goap-pirostrazh/goap-pirostrazh-01-1" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/goap-pirostrazh/goap-pirostrazh-20-s-krepleniem-na-din-reyku" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/goap-pirostrazh/goap-pirostrazh-01-3" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-peredvizhnoy-pozhtekhnika/ognetushitel-ovp-40-mig-peredvizhnoy-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-peredvizhnoy-pozhtekhnika/ognetushitel-ovp-80-mig-peredvizhnoy-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-peredvizhnoy-pozhtekhnika/ognetushitel-ovp-40-mig-peredvizhnoy-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-peredvizhnoy-pozhtekhnika/ognetushitel-ovp-80-mig-peredvizhnoy-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-peredvizhnoy-pozhtekhnika/ognetushitel-ovp-50-mig-peredvizhnoy-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-peredvizhnoy-pozhtekhnika/ognetushitel-ovp-50-mig-peredvizhnoy-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-pozhtekhnika/ognetushitel-ovp-4-mig-5-litrov-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-pozhtekhnika/ognetushitel-ovp-4-mig-5-litrov-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-pozhtekhnika/ognetushitel-ovp-8-mig-10-litrov-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-pozhtekhnika/ognetushitel-ovp-8-mig-10-litrov-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-pozhtekhnika/ognetushitel-ovp-10-mig-12-litrov-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-pozhtekhnika/ognetushitel-ovp-10-mig-12-litrov-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-peredvizhnoy-pozhnanotekh/ognetushitel-ovp-80-peredvizhnoy-pozhnanotekh-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-peredvizhnoy-pozhnanotekh/ognetushitel-ovp-40-peredvizhnoy-pozhnanotekh-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-peredvizhnoy-pozhnanotekh/ognetushitel-ovp-80-peredvizhnoy-pozhnanotekh-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-peredvizhnoy-pozhnanotekh/ognetushitel-ovp-100-peredvizhnoy-pozhnanotekh-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-peredvizhnoy-pozhnanotekh/ognetushitel-ovp-100-peredvizhnoy-pozhnanotekh-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-peredvizhnoy-pozhnanotekh/ognetushitel-ovp-40-peredvizhnoy-pozhnanotekh-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-pozhnanotekh/ognetushitel-ovp-8-10-litrov-pozhnanotekh-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-pozhnanotekh/ognetushitel-ovp-4-5-litrov-pozhnanotekh-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-pozhnanotekh/ognetushitel-ovp-8-10-litrov-pozhnanotekh-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-pozhnanotekh/ognetushitel-ovp-10-12-litrov-pozhnanotekh-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-pozhnanotekh/ognetushitel-ovp-10-12-litrov-pozhnanotekh-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-pozhnanotekh/ognetushitel-ovp-4-5-litrov-pozhnanotekh-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-5z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-100z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-50z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-6z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-2z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-4z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-10z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-8z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-40z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-20z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-80z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-vontel-peredovye-tekhnologii/ognetushitel-ove-2-z-avce-bontel" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-vontel-peredovye-tekhnologii/ognetushitel-ove-5-z-avce-bontel" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-2z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-4z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-5z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-6z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-40z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-50z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-8z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-10z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-20z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-80z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-100z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-rusintek/ognetushitel-ove-2z-avce-rusintek" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-rusintek/ognetushitel-ove-4z-avce-rusintek" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-rusintek/ognetushitel-ove-5z-avce-rusintek" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-rusintek/ognetushitel-ove-6z-avce-rusintek" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-rusintek/ognetushitel-ove-40z-avce-peredvizhnoy-rusintek" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-rusintek/ognetushitel-ove-50z-avce-peredvizhnoy-rusintek" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-ogneborec/ognetushitel-op-2-avse-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-ogneborec/ognetushitel-op-3-avse-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-ogneborec/ognetushitel-op-4-avse-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-ogneborec/ognetushitel-op-5-avse-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-ogneborec/ognetushitel-op-8-avse-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-ogneborec/ognetushitel-op-10-avse-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-ogneborec/ognetushitel-op-6-avse-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-ogneborec/ognetushitel-op-35-abce-peredvizhnoy-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-ogneborec/ognetushitel-op-70-abce-peredvizhnoy-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-ogneborec/ognetushitel-op-50-abce-peredvizhnoy-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-ogneborec/ognetushitel-op-25-abce-peredvizhnoy-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-ogneborec/ognetushitel-op-100-abce-peredvizhnoy-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-yarpozhinvest/ognetushitel-op-25-abce-peredvizhnoy-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-yarpozhinvest/ognetushitel-op-35-abce-peredvizhnoy-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-yarpozhinvest/ognetushitel-op-50-abce-peredvizhnoy-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-yarpozhinvest/ognetushitel-op-70-abce-peredvizhnoy-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-yarpozhinvest/ognetushitel-op-100-abce-peredvizhnoy-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-9-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-3-vse" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-4-vse" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-5-vse" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-8-vse" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-2-vse" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-2-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-3-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-4-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-5-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-6-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-8-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-10-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-ogneborec/ognetushitel-ou-3-bce-d133-mm-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-ogneborec/ognetushitel-ou-5-bce-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-peredvizhnoy-yarpozhinvest/ognetushitel-ou-15-ou-20-bce-peredvizhnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-peredvizhnoy-yarpozhinvest/ognetushitel-ou-25-ou-40-bce-peredvizhnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-peredvizhnoy-yarpozhinvest/ognetushitel-ou-55-ou-80-bce-peredvizhnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-peredvizhnoy-yarpozhinvest/ognetushitel-ou-10-bce-peredvizhnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-peredvizhnoy-yarpozhinvest/ognetushitel-ou-40-bce-peredvizhnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-peredvizhnoy-yarpozhinvest/ognetushitel-ou-50-bce-peredvizhnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-peredvizhnoy-yarpozhinvest/ognetushitel-ou-20-bce-peredvizhnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-1-bce-2-litra" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-2-bce-3-litra-d114-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-3-bce-5-litrov-d114-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-7-bce" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-5-bce" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-4-bce" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-6-bce" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-8-bce" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-2-bce-3-litra-d108-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-3-bce-5-litrov-d133-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/parabola/parabola-100" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/parabola/parabola-30" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/parabola/parabola-50" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/parabola/parabola-200" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/parabola/parabola-500" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/parabola/parabola-1000" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/parabola/parabola-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-40-klass-d1" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-50-klass-d3" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-50-klass-d1" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-25-klass-d1" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-70-klass-d1" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-100-klass-d1" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-100-klass-d2" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-25-klass-d2" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-25-klass-d3" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-40-klass-d2" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-40-klass-d3" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-50-klass-d2" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-70-klass-d2" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-70-klass-d3" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-100-klass-d3" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/perenosnye-ops/ognetushitel-ops-10-klass-d1" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/perenosnye-ops/ognetushitel-ops-5-klass-d1" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/perenosnye-ops/ognetushitel-ops-10-klass-d3" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/perenosnye-ops/ognetushitel-ops-10-klass-d2" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/perenosnye-ops/ognetushitel-ops-5-klass-d3" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/perenosnye-ops/ognetushitel-ops-5-klass-d2" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-ast/piroplastina-ast-15" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-ast/piroplastina-ast-25" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-ast/piroplastina-ast-45" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-ast/piroplastina-ast-60" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-ast-r" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-f/piroplastina-f-20" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-f/piroplastina-f-30" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-f/piroplastina-f-50" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-f/piroplastina-f-65" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-f-r" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/klyuch-specialnyy-universalnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/komplekt-dlya-skrytogo-montazha-sprinklernykh-orositeley" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/kronshteyn-s-gibkoy-podvodkoy-dlya-uglublennogo-i-skrytogo-montazha-v-armstrong" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/su-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/su-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/su-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/su-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/su-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/su-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/sp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/sp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/sp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/sp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/sp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/sp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-duv-k200-i-dun-k200/duv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-duv-k200-i-dun-k200/duv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-duv-k200-i-dun-k200/dun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-duv-k200-i-dun-k200/dun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-duu/duu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-duu/duu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-duu/duu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-duu/duu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-duu/duu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-dlya-vodyanykh-zaves-zvn-180" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-dlya-vodyanykh-zaves-zvn-180" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-dlya-vodyanykh-zaves-zvn-180" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-17-v" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-17-v" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-17-n" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-17-n" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-25-v" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-25-v" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-25-n" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-25-n" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-dug/dug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-dug/dug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-dug/dug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-dug/dug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-17-v" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-17-v" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-17-v" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-25-v" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-25-v" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-25-v" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-17-n" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-17-n" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-17-n" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-25-n" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-25-n" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-25-n" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/suv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/suv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/suv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/suv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/suv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/suv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/sun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/sun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/sun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/sun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/sun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/sun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/svk-10" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/svk-10" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/svk-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/svk-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/svk-12" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/svk-12" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/rs-s" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/rs-s" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-centrobezhnyy-tipa-oc/oc-9" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-centrobezhnyy-tipa-oc/oc-12" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-centrobezhnyy-tipa-oc/oc-9" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-centrobezhnyy-tipa-oc/oc-12" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-evolventnyy-oe/oe-16" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-evolventnyy-oe/oe-16" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-evolventnyy-oe/oe-25" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-evolventnyy-oe/oe-25" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-evolventnyy-oe-vzryvozashchishchennoe-ispolnenie/oe-16" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-evolventnyy-oe-vzryvozashchishchennoe-ispolnenie/oe-25" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/raspylitel-drenchernyy-specialnyy-rd/rd-v" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/raspylitel-drenchernyy-specialnyy-rd/rd-v" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/raspylitel-drenchernyy-specialnyy-rd/rd-n" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/raspylitel-drenchernyy-specialnyy-rd/rd-n" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-v" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-v" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-v" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-v" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-v" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-v" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-n" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-n" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-n" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-n" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-n" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-n" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/upor-dlya-montazha-skrytogo-orositelya-v-potolke-iz-gkl" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-prinuditelnogo-puska-sprinklernykh-orositeley/ustroystvo-prinuditelnogo-puska-sprinklernykh-orositeley-raspyliteley-upp-start-2" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-prinuditelnogo-puska-sprinklernykh-orositeley/ustroystvo-prinuditelnogo-puska-sprinklernykh-orositeley-raspyliteley-upp-start-3-0" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-prinuditelnogo-puska-sprinklernykh-orositeley/ustroystvo-prinuditelnogo-puska-sprinklernykh-orositeley-raspyliteley-upp-start-3-1" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-prinuditelnogo-puska-sprinklernykh-orositeley/ustroystvo-prinuditelnogo-puska-sprinklernykh-orositeley-raspyliteley-upp-start-6" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-prinuditelnogo-puska-sprinklernykh-orositeley/ustroystvo-prinuditelnogo-puska-sprinklernykh-orositeley-raspyliteley-upp-start-6" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-prinuditelnogo-puska-sprinklernykh-orositeley/ustroystvo-prinuditelnogo-puska-sprinklernykh-orositeley-raspyliteley-upp-start-t" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kv-v-g1" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kv-v-g12" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kv-v-g34" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kv-n-g1" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kv-n-g12" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kv-n-g34" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kr-v-g1" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kr-v-g12" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kr-v-g34" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kr-n-g1" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kr-n-g12" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kr-n-g34" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/kapillyar-dlya-skrytoy-ustanovki-vozdukhozabornykh-trub-aspiracionnoy-sistemy" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/kartridzh-filtr-dlya-ipa" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/klipsa-dlya-krepleniya-nakleek-s-kalibrovannymi-otverstiyami" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/klyuch-shestigrannyy-imbusovyy-3-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/komplekt-nakleek-s-otverstiyami-kalibrovannye-otverstiya-d-25-9-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/komplekt-nakleek-s-otverstiyami-na-kapillyar" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/sverlo-centrovochnoe-dlya-ipa" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/smennyy-element-filtra-dlya-zabornogo-otverstiya-ipa" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/uplotnitel-kryshek-ipa" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/ustroystvo-dlya-sbrosa-kondensata" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/filtr-dlya-zabornogo-otverstiya-ipa" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/izveshchatel-aspiracionnyy-ipa-v5" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/izveshchatel-aspiracionnyy-ipa-selekt" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/izveshchatel-gazovyy-ip-435-1" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/izveshchatel-gazovyy-ip-435-1" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/komplekt-dlya-obsluzhivaniya-ipa" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/okhranno-pozharnaya-signalizaciya/korobka-krab" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/opoveshchateli/opoveshchatel-kombinirovannyy-biya-s/opoveshchatel-okhranno-pozharnyy-kombinirovannyy-biya-s-mod1-12v" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/opoveshchateli/opoveshchatel-kombinirovannyy-biya-s/opoveshchatel-okhranno-pozharnyy-kombinirovannyy-biya-s-mod3" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/opoveshchateli/opoveshchatel-kombinirovannyy-korbu" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/opoveshchateli/opoveshchatel-kombinirovannyy-korbu-2m" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/opoveshchateli/opoveshchatel-svetovoy-o12-2" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/opoveshchateli/opoveshchatel-svetovoy-o12-2" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/opoveshchateli/opoveshchatel-svetovoy-o12-2" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/ustroystvo-dlya-produvki-truboprovoda-ipa" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-212u1-atlant-2" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-212u1-atlant-2" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-312u1-atlant-3" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-312u1-atlant-3" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-412u1-atlant-4" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-412u1-atlant-4" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-512u1-atlant-5" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-512u1-atlant-5" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-612u1-atlant-6" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-612u1-atlant-6" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-gchs" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-25-latun" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-50" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-70-gm-65" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-80" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gmv-100" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gmv-125" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-150" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-50-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-80-dlya-motopompy-gtp-80" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-25" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-perekhodnye/perekhodnik-gp-70kh80-gp-65kh80" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-perekhodnye/perekhodnik-gp-50kh70-gp-50kh65" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-perekhodnye/perekhodnik-gp-50-kh-80" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-perekhodnye/perekhodnik-gp-80-kh-100" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-perekhodnye/perekhodnik-gp-125-kh-150" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-25-latun" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-3850" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-50-alyuminiy-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-50-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-70-gr-65-alyuminiy-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-80" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-grv-100" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-grv-125" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-150" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-50-alyuminiy" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-70-gr-65-alyuminiy" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-25" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-capkovye/golovka-capkovaya-gc-50" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-capkovye/golovka-capkovaya-gc-25-latun" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-capkovye/golovka-capkovaya-gc-70-gc-65" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-capkovye/golovka-capkovaya-gc-80" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-capkovye/golovka-capkovaya-gc-25" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-zaglushki/golovka-gz-50" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-zaglushki/golovka-gz-70-gz-65" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-zaglushki/golovka-gz-80" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-zaglushki/golovka-gzv-100" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-zaglushki/golovka-gzv-125" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-zaglushki/golovka-gz-150" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/diafragma/diafragma-d-50mm" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/diafragma/diafragma-d-65mm" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/klyuchi-dlya-pozharnoy-armatury-baltika-01/klyuch-k-150" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/klyuchi-dlya-pozharnoy-armatury-baltika-01/klyuch-k-80-baltika-01" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/klyuchi-dlya-pozharnoy-armatury-baltika-01/klyuch-k-36" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/klyuchi-dlya-pozharnoy-armatury-baltika-01/klyuch-usilitel" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/kolca-uplotnitelnye/kolco-kn-125" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/kolca-uplotnitelnye/kolco-kn-50" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/kolca-uplotnitelnye/kolco-kn-70" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/kolca-uplotnitelnye/kolco-kn-80" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/kolca-uplotnitelnye/kolco-kn-150" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/komplektuyushchie-dlya-pozharnykh-shkafov/zamok-dlya-pozharnogo-shkafa" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/komplektuyushchie-dlya-pozharnykh-shkafov/steklo-dlya-klyucha-ot-pozharnogo-shkafa-90kh80kh4" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/komplektuyushchie-dlya-pozharnykh-shkafov/evroruchka-dlya-pozharnogo-shkafa" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/komplektuyushchie-dlya-pozharnykh-shkafov/steklo-polikarbonat-dlya-pozharnogo-shkafa-370kh250kh4" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/komplektuyushchie-dlya-pozharnykh-shkafov/steklo-dlya-pozharnogo-shkafa-370kh250kh4" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-gdzk-u/konteyner-gdzk-2" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-gdzk-u/konteyner-gdzk-3" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-gdzk-u/konteyner-gdzk-5" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-gdzk-u/konteyner-gdzk-10" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-gdzk-u/konteyner-gdzk-15" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-gdzk-u/konteyner-gdzk-32" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-spi-20/konteyner-spi-1" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-spi-20/konteyner-spi-2" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-spi-20/konteyner-spi-3" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-spi-20/konteyner-spi-5" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-spi-20/konteyner-spi-10" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-spi-20/konteyner-spi-14" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-spi-20/konteyner-spi-32" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-feniks/konteyner-feniks-1" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-feniks/konteyner-feniks-2" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-feniks/konteyner-feniks-3" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-feniks/konteyner-feniks-5" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-feniks/konteyner-feniks-10" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-feniks/konteyner-feniks-20" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-feniks/konteyner-feniks-30" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-32" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-14" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-5" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-3" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-4" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-10" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-2n-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-2n-3" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-2n-5" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-2n-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-2n-10" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/polka-dlya-sizod" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpal/kran-kpal-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpal/kran-kpal-65" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpk/kran-kpk-50-125deg" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpk/kran-kpk-65-125deg" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpl/kran-kpl-50-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpl/kran-kpl-65-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpl/kran-kpl-50-1-s-datchikom-dppk" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpl/kran-kpl-50-90deg" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpl/kran-kpl-50-125deg" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpl/kran-kpl-65-125deg" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kplm/kran-kplm-50-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kplm/kran-kplm-65-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kplp/kran-kplp-50-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kplp/kran-kplp-65-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kplp/kran-kplp-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kplp/kran-kplp-50-mufta-mufta" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpch/kran-kpch-50-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpch/kran-kpch-65-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpchm/kran-kpchm-50-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpchm/kran-kpchm-65-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpchm/kran-kpchm-50-1-s-datchikom-dppk" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpchp/kran-kpchp-50-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpchp/kran-kpchp-65-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-sharovyy-babochka-d-15-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/makhovik-barashek-k-ventilyu" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/penaly-dlya-ognetushiteley-firebox/penal-dlya-ognetushitelya-firebox-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/penaly-dlya-ognetushiteley-firebox/penal-dlya-ognetushitelya-firebox-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/penaly-dlya-ognetushiteley-firebox/penal-dlya-ognetushitelya-firebox-10" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/napolnaya-podstavka-celnometallicheskaya-dlya-pozharnogo-shkafa-shpk-310-320-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/napolnaya-podstavka-celnometallicheskaya-dlya-pozharnogo-shkafa-shpk-310-320" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/podstavka-napolnaya-karkasnaya-pod-shpk-310-320-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/podstavka-napolnaya-karkasnaya-pod-shpk-310-320-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/kasseta-turel-dlya-pozharnogo-rukava-diametr-5065-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/podstavka-napolnaya-karkasnaya-pod-shpk-320-12-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/kasseta-turel-premium-dlya-pozharnogo-rukava-diametr-5065-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/podstavka-napolnaya-karkasnaya-pod-shpk-320-12-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/podstavka-napolnaya-karkasnaya-pod-shpk-315-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/podstavka-napolnaya-karkasnaya-pod-shpk-315-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/rezba/rezba-du-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/rezba/rezba-du-65" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/rezba/rezba-du-80" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-125-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-naporno-vsasyvayushchiy-d-100-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-150-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-25-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-38-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-50-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-naporno-vsasyvayushchiy-d-75-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-65-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-50-mm-s-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-75-mm-s-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-25-mm-s-gr-25" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-38-mm-s-gr-3850" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-65-mm-s-gr-70ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-100-mm-s-grv-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-125-mm-s-grv-125a" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-150-mm-s-grv-150a" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-napornye-rpm-d-16-mpa-armteks/rukav-rpm-d-tip-armteks-d-50-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-napornye-rpm-d-16-mpa-armteks/rukav-rpm-d-tip-armteks-d-50-mm-s-golovkami-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-napornye-rpm-d-16-mpa-armteks/rukav-rpm-d-tip-armteks-d-65-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-napornye-rpm-d-16-mpa-armteks/rukav-rpm-d-tip-armteks-d-65-mm-s-golovkami-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-napornye-rpm-d-16-mpa-armteks/rukav-rpm-d-tip-armteks-d-80-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-napornye-rpm-d-16-mpa-armteks/rukav-rpm-d-tip-armteks-d-80-mm-s-golovkami-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-01-pod-1-klyuch" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-01-pod-1-klyuch-s-molotkom" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-aptechka-metallicheskiy-300kh250kh100-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-50-bez-brelokov" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-100-bez-brelokov" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-20-s-brelokami" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-20-bez-brelokov" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-50-s-brelokami" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-100-s-brelokami" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-10-s-brelokami" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-10-bez-brelokov" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-40-bez-brelokov" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-40-s-brelokami" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-60-bez-brelokov" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-60-s-brelokami" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-30-bez-brelokov" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-30-s-brelokami" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-aptechka-metallicheskiy-340kh280kh130-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-aptechka-metallicheskiy-380kh300kh160-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-protivogazov-shm-pr/shkaf-dlya-protivogazov-shm-pr-24" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-protivogazov-shm-pr/shkaf-dlya-protivogazov-shm-pr-12" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-protivogazov-shm-pr/shkaf-dlya-protivogazov-shm-pr-18" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-protivogazov-shm-pr/shkaf-dlya-protivogazov-shm-pr-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-protivogazov-shm-pr/shkaf-dlya-protivogazov-shm-pr-16" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-protivogazov-shm-pr/shkaf-dlya-protivogazov-shm-pr-20" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-protivogazov-shm-pr/shkaf-dlya-protivogazov-shm-pr-36" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-nestandart/konteyner-dlya-rukava-pozharnogo-baltika-01" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vob" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vok" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-nzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-pozharnyy-shpk-320-12-nzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-nob" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-nok" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-nz-iz-nerzhaveyushchey" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-no-iz-nerzhaveyushchey" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vz-iz-nerzhaveyushchey" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vo-iz-nerzhaveyushchey" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-nzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-pozharnyy-shpk-320-12-nzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-nob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-nok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-ognetushiteley-shpo-112/shkaf-shpo-112-nzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-ognetushiteley-shpo-112/shkaf-pozharnyy-shpo-112-nzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-ognetushiteley-shpo-112/shkaf-shpo-112-nob" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-ognetushiteley-shpo-112/shkaf-shpo-112-nok" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-ognetushiteley-shpo-112/shkaf-shpo-112-nz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-ognetushiteley-shpo-112/shkaf-shpo-112-no-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vob" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vok" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-nzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-pozharnyy-shpk-310-nzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-nob" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-nok" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-nz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-no-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vo-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-nzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-pozharnyy-shpk-310-nzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-nob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-nok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vob" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vok" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-nzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-pozharnyy-shpk-320-nzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-nob" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-pozharnyy-shpk-320-nok" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-nz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vo-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-no-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-pozharnyy-shpk-320-nzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-nzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-nob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-pozharnyy-shpk-320-nok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vob" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vok" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-nzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-pozharnyy-shpk-315-nzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-nob" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-nok" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-nz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-no-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vo-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-nzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-pozharnyy-shpk-315-nzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-nob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-nok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nob" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nok" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-no-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nzb-uglovoy" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nzk-uglovoy" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nob-uglovoy" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nok-uglovoy" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-vok" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-vob" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vob" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vok" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nob" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nok" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-no-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vo-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-pozharnyy-rs-50-alyuminiy" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-rs-50-p-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-rs-5001" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-rs-5001-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-pozharnyy-rs-70-alyuminiy" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-pozharnyy-ruchnoy-rs-7001" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-pozharnyy-ruchnoy-rs-70-ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-pozharnyy-ruchnoy-rs-50-ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs-baltika-01/stvol-pozharnyy-rs-25-baltika-01" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs-baltika-01/stvol-pozharnyy-rs-25-baltika-01-ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rsk/stvol-rsk-50-pozharnyy-kombinirovannyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rsk/stvol-rsk-70-pozharnyy-kombinirovannyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rskz-70-kombinirovanyy-s-zashchitnym-ekranom" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rsp/stvol-pozharnyy-rsp-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rsp/stvol-pozharnyy-rsp-70-perekryvnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rsp/stvol-pozharnyy-rsp-50-alyum-dlya-pk" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/zaderzhka-rukavnaya-zr/zaderzhka-rukavnaya-zr-80" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/zaderzhka-rukavnaya-zr/zaderzhka-rukavnaya-zr-150" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/zazhim-pozharnyy-rukavnyy-zpr/zazhim-pozharnyy-rukavnyy-zpr-80" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/zazhim-pozharnyy-rukavnyy-zpr/zazhim-pozharnyy-rukavnyy-zpr-150" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/zazhim-pozharnyy-rukavnyy-zpr/zazhim-pozharnyy-rukavnyy-zpr-80-baltika-01" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/zazhim-pozharnyy-rukavnyy-zpr-baltika-01/zazhim-pozharnyy-rukavnyy-zpr-150-baltika-01" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/zazhim-pozharnyy-rukavnyy-zpr-baltika-01/zazhim-pozharnyy-rukavnyy-zpr-100-baltika-01" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/mostik-rukavnyy-metallicheskiy-mpr-baltika-01/mostik-rukavnyy-metallicheskiy-mpr-80-komplekt-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/mostik-rukavnyy-metallicheskiy-mpr-baltika-01/mostik-rukavnyy-metallicheskiy-mpr-150-komplekt-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-100-08-ukhl1-s" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-100-08-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-50-10-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-50-10-ukhl1-s-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-50-10-ukhl1-s" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-25-10-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-25-10-ukhl1-s" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-40-10-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-40-10-ukhl1-s" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-65-10-ukhl1-s" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-65-10-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-65-10-ukhl1-s-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-80-10-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-80-10-ukhl1-s" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-50-16-im" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-50-16-im-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-65-16-im-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-65-16-im" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-80-16-im" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-90-16-im-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-65-16-im-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-50-16-im-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-80-16-im-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-90-16-im" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-40-16-im" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-150-12-m-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-150-12-m" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-100-12-m-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-100-12-m" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-40-16-i-ukhl1-s-gr-3850" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-40-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-25-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-25-16-i-ukhl1-s-gr-25a" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-50-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-50-16-i-ukhl1-s-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-50-16-i-ukhl1-s-gr-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-65-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-65-16-i-ukhl1-s-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-65-16-i-ukhl1-s-gr-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-80-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-80-16-i-ukhl1-s-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-100-12-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-100-12-ukhl1-s-gr-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-150-12-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-150-12-ukhl1-s-gr-150a" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-pozharnyy-rpk-v-d-50-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-50-mm-s-golovkami-gr-50p" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-50-mm-s-golovkoy-gr-50ap-i-stvolom-rs-5001a" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-50-mm-s-golovkami-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-napornyy-rpk-v-d-65-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-65-mm-s-golovkami-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-50-mm-s-golovkoy-gr-50p-i-stvolom-rs-5001p" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-65-mm-s-golovkoy-gr-65ap-i-stvolom-rs-7001a" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-80-mm-s-golovkami-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-80-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-sibteks/rukav-rpk-tip-sibteks-d-50-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-sibteks/rukav-rpk-tip-sibteks-d-50-mm-s-golovkami-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-sibteks/rukav-rpk-tip-sibteks-d-50-mm-s-golovkami-gr-50p" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-sibteks/rukav-rpk-tip-sibteks-d-50-mm-s-golovkami-gr-50ap-i" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-sibteks/rukav-rpk-tip-sibteks-d-65-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-sibteks/rukav-rpk-tip-sibteks-d-65-mm-s-golovkami-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-25-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-25-mm-s-golovkami-gr-25" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-38-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-50-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-50-mm-s-golovkami-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-50-mm-s-golovkami-gr-50p" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-50-mm-s-golovkami-gr-50ap-i" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-65-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-65-mm-s-golovkami-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-65-mm-s-golovkoy-gr-65ap-i" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-38-mm-s-golovkami-gr-3850" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-50-16-tip-geteks-standart-d-50-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-50-16-tip-geteks-standart-d-50-mm-s-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-65-16-tip-geteks-standart-d-65-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-65-16-tip-geteks-standart-d-65-mm-s-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-80-16-tip-geteks-standart-d-80-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-80-16-tip-geteks-standart-d-80-mm-s-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-100-12-tip-geteks-standart-d-100-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-100-12-tip-geteks-standart-d-100-mm-s-grv-100" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-150-12-tip-geteks-standart-d-150-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-150-12-tip-geteks-standart-d-150-mm-s-gr-150" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-50-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-50-mm-s-golovkami-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-65-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-65-mm-s-golovkami-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-80-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-80-mm-s-golovkami-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-65-mm-s-golovkami-gr-65-i-stvolom-rs" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-50-mm-s-golovkami-gr-50ap-i-stvolom" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-38-mm-s-golovkami-gr-3850" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-50-16-ukhl1-s-gr-50-ap-i-rs" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-50-16-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-50-16-ukhl1-c-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-65-16-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-65-16-ukhl1-c-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-65-16-ukhl1-s-gr-65-ap-i-rs" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-80-16-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-80-16-ukhl1-c-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-50-16-m-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-50-16-m-ukhl1-s-gr-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-50-16-m-ukhl1-s-gr-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-65-16-m-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-65-16-m-ukhl1-s-gr-65" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-65-16-m-ukhl1-s-gr-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-80-16-m-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-80-16-m-ukhl1-s-gr-80" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-65-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-50-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-50-16-i-ukhl1-s-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-50-16-i-ukhl1-s-gr-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-65-16-i-ukhl1-s-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-65-16-i-ukhl1-s-gr-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-80-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-80-16-i-ukhl1-s-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-100-12-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-100-12-ukhl1-s-gr-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-150-12-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-150-12-ukhl1-s-gr-150a" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-premium-v-shkafu-baltika-01/uvp-baltika-premium-v-sumke" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-premium-v-shkafu-baltika-01/komplekt-uvp-baltika-premium-v-shkafu-280kh280" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-premium-v-shkafu-baltika-01/komplekt-uvp-baltika-premium-v-shkafu-230kh230" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-premium-v-shkafu-baltika-01/uvp-baltika-premium-bez-sumki" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-ekonom-v-shkafu-baltika-01/komplekt-uvp-baltika-ekonom-v-shkafu-280kh280" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-ekonom-v-shkafu-baltika-01/uvp-baltika-ekonom-bez-sumki" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-ekonom-v-shkafu-baltika-01/uvp-baltika-ekonom-v-tkanevoy-sumke" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-ekonom-v-shkafu-baltika-01/komplekt-uvp-baltika-ekonom-v-shkafu-230kh230" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/klapan-pobuditelnyy-trosovyy-kpta-25" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/pozharnyy-kran-maloraskhodnyy-rosa-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/pozharnyy-kran-maloraskhodnyy-rosa-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/rolik-natyazheniya-trosa" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/perekhodnik-dlya-uvprosa-g-12kh34" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0060-sp-15ch04-rosa-v-chekhle" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0060-sp-15ch04-rosa-v-chekhle" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0060-sp-15ch04-rosa-v-chekhle" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0060-sp-15ch04-rosa-v-chekhle" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0082-ksh-15ch04-rosa-v" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0060-sp-15ch04-rosa-v-chekhle" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0060-sp-15ch04-rosa-v-chekhle" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0060-sp-15ch04-rosa-v-chekhle" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0091-ksh-15ch04-rosa-v" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0091-ksh-15ch04-rosa-v" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0091-ksh-15ch04-rosa-v" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0091-ksh-15ch04-rosa-v" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-natyazheniya-trosa" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-zd-10016r-fuz1-klin-100" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-zd-12516r-fuz1-klin-125" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-zd-15016r-fuz1-klin-150" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-zd-20016r-fuz1-klin-200" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-zd-25016r-fuz1-klin-250" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-zd-6516r-fuz1-klin-65" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-zd-8016r-fuz1-klin-80" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/zatvor-diskovyy-s-elektromekhanicheskim-privodom/zatvor-diskovyy-s-elektromekhanicheskim-privodom-zt-10016e220m-fuz1" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/zatvor-diskovyy-s-elektromekhanicheskim-privodom/zatvor-diskovyy-s-elektromekhanicheskim-privodom-zt-15016e220m-fuz1" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/zatvor-diskovyy-s-elektromekhanicheskim-privodom/zatvor-diskovyy-s-elektromekhanicheskim-privodom-zt-20016e220m-fuz1" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/zatvor-diskovyy-s-elektromekhanicheskim-privodom/zatvor-diskovyy-s-elektromekhanicheskim-privodom-zt-6516e220m-fuz1" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/zatvor-diskovyy-s-elektromekhanicheskim-privodom/zatvor-diskovyy-s-elektromekhanicheskim-privodom-zt-8016e220m-fuz1" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-12516r-fu31-amk-125v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-12516r-fu31-amk-125v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-15016r-fu31-amk-150v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-15016r-fu31-amk-150v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-15016r-fu31-amk-150v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-20016r-fu31-amk-200v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-20016r-fu31-amk-200v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-20016r-fu31-amk-200v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-25016r-fu31-amk-250v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-25016r-fu31-amk-250v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-25016r-fu31-amk-250v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t10016r-fuz1-ak-100v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t10016r-fuz1-ak-100v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t10016r-fuz1-ak-100v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t10016r-fuz1-ak-100v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-12516r-fu31-amk-125v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-12516r-fu31-amk-125v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-15016r-fu31-amk-150v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-20016r-fu31-amk-200v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-25016r-fu31-amk-250v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t5016r-fuz1-ak-50v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t5016r-fuz1-ak-50v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t5016r-fuz1-ak-50v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t5016r-fuz1-ak-50v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t6516r-fuz1-ak-65v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t6516r-fuz1-ak-65v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t6516r-fuz1-ak-65v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t6516r-fuz1-ak-65v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t8016r-fuz1-ak-80v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t8016r-fuz1-ak-80v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t8016r-fuz1-ak-80v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t8016r-fuz1-ak-80v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-10016-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-12516-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-15016-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-20016-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-25016-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-5016-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-6516-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-8016-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-odnodiskovyy-bage/klapan-obratnyy-odnodiskovyy-povorotnyy-ko-10016-ufo4-bage" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-odnodiskovyy-bage/klapan-obratnyy-odnodiskovyy-povorotnyy-ko-15016-ufo4-bage" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-odnodiskovyy-bage/klapan-obratnyy-odnodiskovyy-povorotnyy-ko-6516-ufo4-bage" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-odnodiskovyy-bage/klapan-obratnyy-odnodiskovyy-povorotnyy-ko-8016-ufo4-bage" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/komplekt-krepezhnykh-detaley-dlya-montazha-zadvizhki-klinovoy/komplekt-krepezhnykh-detaley-dlya-zadvizhki-klinovoy" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/komplekt-krepezhnykh-detaley-dlya-montazha-zadvizhki-klinovoy/komplekt-krepezhnykh-detaley-dlya-zadvizhki-klinovoy-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/komplekt-krepezhnykh-detaley-dlya-montazha-zadvizhki-klinovoy/komplekt-krepezhnykh-detaley-dlya-zadvizhki-klinovoy-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/komplekt-krepezhnykh-detaley-dlya-montazha-zadvizhki-klinovoy/komplekt-krepezhnykh-detaley-dlya-zadvizhki-klinovoy-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/komplekt-krepezhnykh-detaley-dlya-montazha-zadvizhki-klinovoy/komplekt-krepezhnykh-detaley-dlya-zadvizhki-klinovoy-3" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/komplekt-krepezhnykh-detaley-dlya-montazha-zadvizhki-klinovoy/komplekt-krepezhnykh-detaley-dlya-zadvizhki-klinovoy-4" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/komplekt-krepezhnykh-detaley-dlya-montazha-zadvizhki-klinovoy/komplekt-krepezhnykh-detaley-dlya-zadvizhki-klinovoy-5" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora-3" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora-4" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora-5" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/kran-s-kontrolem-polozheniya/kran-s-kontrolem-polozheniya-k2516l-umu31-k-25" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/kran-s-kontrolem-polozheniya/kran-s-kontrolem-polozheniya-k3216l-umu31-k-32" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/kran-s-kontrolem-polozheniya/kran-s-kontrolem-polozheniya-k4016l-umu31-k-40" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/kran-s-kontrolem-polozheniya/kran-s-kontrolem-polozheniya-k5016l-umu31-k-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/kronshteyn-zd-102" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/kronshteyn-zd-102-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/kronshteyn-zd-50-46" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/kronshteyn-zd-50-86" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/kronshteyn-zd-70-46" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/kronshteyn-zd-70-86" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/ustroystvo" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/ustroystvo" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/ustroystvo" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-3" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-4" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-5" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-7" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-netokopotreblyayushchee-dlya-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-netokopotreblyayushchee-dlya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-netokopotreblyayushchee-dlya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-drenchernogo-maloraskhodnyy-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-drenchernogo-maloraskhodnyy-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-drenchernogo-maloraskhodnyy-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-drenchernogo-maloraskhodnyy-3" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-pryamotochnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-pryamotochnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-pryamotochnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-pryamotochnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-3" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-4" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-obsluzhivaniya-uzlov-upravleniya/remkomplekty-rti-dlya-sprinklernykh-uzlov-upravleniya/remkomplekt-dlya" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzel-upravleniya-sprint-i-eksgauster/uzel-upravleniya-sprint/uzel-upravleniya-sprint-100-uu-s10016-vze220-vf04-sprint-100" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzel-upravleniya-sprint-i-eksgauster/uzel-upravleniya-sprint/uzel-upravleniya-sprint-150-uu-s15016-vze220-vf04-sprint-150" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-maloraskhodnyy/uzel-upravleniya-drenchernyy-s-elektroprivodom-maloraskhodnyy-uu" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-maloraskhodnyy/uzel-upravleniya-drenchernyy-s-elektroprivodom-maloraskhodnyy-uu-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-maloraskhodnyy/uzel-upravleniya-drenchernyy-s-elektroprivodom-maloraskhodnyy-uu-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-maloraskhodnyy/uzel-upravleniya-drenchernyy-s-elektroprivodom-maloraskhodnyy-uu-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-s-kombinirovannym-elektro-i-gidro-i-pnevmaticheskim-privodami/uzel-upravleniya" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-s-kombinirovannym-elektro-i-gidro-i-pnevmaticheskim-privodami/uzel-upravleniya-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-s-kombinirovannym-elektro-i-gidro-i-pnevmaticheskim-privodami/uzel-upravleniya" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-s-kombinirovannym-elektro-i-gidro-i-pnevmaticheskim-privodami/uzel-upravleniya-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-shaltan/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-s10016v" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-shaltan/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-s15016v" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-shaltan/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-s20016v" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-shaltan/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-s6516v" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-shaltan/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-s8016v" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vozdushnyy/akselerator-a1506-gmo4" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vozdushnyy/uzel-upravleniya-sprinklernyy-vozdushnyy-uu-s10016vz-vfo4" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vozdushnyy/uzel-upravleniya-sprinklernyy-vozdushnyy-uu-s15016vz-vfo4" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vozdushnyy/uzel-upravleniya-sprinklernyy-vozdushnyy-uu-s10016vz-vfo4" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vozdushnyy/uzel-upravleniya-sprinklernyy-vozdushnyy-uu-s15016vz-vfo4" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vozdushnyy/uzel-upravleniya-sprinklernyy-vozdushnyy-uu-s10016vz-vfo4" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vozdushnyy/uzel-upravleniya-sprinklernyy-vozdushnyy-uu-s15016vz-vfo4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-1/blok-biv-v61-upkop-135-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/blok-biv-upkop-135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/izveshchatel-pozharnyy-dymovoy-optiko-elektronnyy-tochechnyy-ip-212-1-dms" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/klapan-elektromagnitnyy-elektricheskogo-privoda-s-solenoidom-tipa-100383100-1exdiict4x/klapan" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/klapan-elektromagnitnyy-elektricheskogo-privoda-s-solenoidom-tipa-100383100-1exdiict4x/klapan-0" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/opoveshchatel-svetovoy-os-upkop-135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/opoveshchatel-shmel-12-0exiasiict6" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/signalizator-davleniya-vzryvozashchishchennyy-1exdiict4/mufta-privarnaya-dlya-sdu-m-s-prokladkoy" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/signalizator-davleniya-vzryvozashchishchennyy-1exdiict4/signalizator-davleniya-universalnyy-sd-002121g12" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/signalizator-urovnya-zhidkosti-vzryvozashchishchennyy-1exdibiict4" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-avariynyy-vykhod-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-avtomatika-vklyuchena-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-avtomatika-otklyuchena-ts-0exiaiict6-ga-v-komplekte-upkop135-1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-aerozol-ne-vkhodi-0exiaiist6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-aerozol-ukhodi-0exiaiist6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-begushchiy-chelovek-i-strelka-vpravo-0exiaiist6-ga-v-komplekte" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-blokirovka-avtomatiki-0exiaiist6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-voda-ukhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-voda-ne-vkhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-vykhod-0exiaiist6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-gaz-ne-vkhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-gaz-ukhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-ne-vkhodi-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-pena-ne-vkhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-pena-ukhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-pozhar-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-poroshok-ne-vkhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-poroshok-ukhodi-ts-0exiaiict6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-strelka-0exiaiist6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-trevoga-0exiaiist6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-chelovek-po-lestnice-vpravo-vniz-0exiaiist6-ga-v-komplekte" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/tablo-svetovoe-ts-upkop-135-1-2pm/tablo-svetovoe-shygu-vykhod-0exiaiist6-ga-v-komplekte-upkop135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/uzel-upravleniya-drenchernyy-s-kombinirovannym-privodom-vzryvozashchishchennyy/uzel-upravleniya-s" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/uzel-upravleniya-drenchernyy-s-kombinirovannym-privodom-vzryvozashchishchennyy/uzel-upravleniya-s" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/uzel-upravleniya-drenchernyy-s-kombinirovannym-privodom-vzryvozashchishchennyy/uzel-upravleniya-s-0" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vzryvozashchishchennoe-oborudovanie/uzel-upravleniya-drenchernyy-s-kombinirovannym-privodom-vzryvozashchishchennyy/uzel-upravleniya-s-0" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/element-vynosnoy-kommutiruyushchiy-evk-upkop-135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-1/element-vynosnoy-ev-upkop-135-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-upkop-135-1-2pm/element-vynosnoy-ev-upkop-135-1-2pm" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/akselerator-signalizator-davleniya-sdc-stress" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/izolyator-korotkogo-zamykaniya" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-uspaa-1/modul-releynyy-mr-1-v2" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-uspaa-1/modul-sopryazheniya-ms-1/modul-sopryazheniya-ms-1v41-uspaa-1v2" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-uspaa-1/modul-sopryazheniya-ms-1/modul-sopryazheniya-ms-1v42-uspaa-1v2" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/modul-sopryazheniya-ms-1-v5-ustroystvo-kontrolya-faz" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-uspaa-1/pult-distancionnogo-puska-pdp-1-uspaa-1-v2" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-g1-14-l45-k-trube-du65-200-dlya-spzh-v6" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-g34-l20-k-trube-du25-dlya-spzh-v6" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-g34-l30-k-trube-du32-dlya-spzh-v6" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-g34-l30r30-k-trube-du40-du50-dlya-spzh-v6" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-privarnaya-g12-l24-mm-k-trube-du80-100-150-200-dlya-spzh-v4-v5" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-privarnaya-g12-l31-mm-k-trube-du50-65-dlya-spzh-v4-v5" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-privarnaya-g12-l37-mm-k-trube-du32-40-dlya-spzh-v4-v5" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/mufta-privarnaya-g12-l41-mm-k-trube-du25-dlya-spzh-v4-v5" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/signalizator-rele-potoka-zhidkosti-spzh-25-150-063163-ung12u2-strim-v4" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/signalizator-rele-potoka-zhidkosti-spzh-25-150-063163-ung12u2-strim-v4" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-rele-potoka-zhidkosti-spzh-strim/signalizator-rele-potoka-zhidkosti-spzh-25-150-063163-ung12u2-strim-v4" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-davleniya-sdu-m/mufta-privarnaya-dlya-sdu-m-s-prokladkoy" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-davleniya-sdu-m/signalizator-davleniya-universalnyy-sd002151g12-v02-sdu-m-isp00-ip33" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-davleniya-sdu-m/signalizator-davleniya-universalnyy-sd002151g12-v02-sdu-m-isp00-ip33" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-davleniya-sdu-m/signalizator-davleniya-universalnyy-sd002151g12-v02-sdu-m-isp00-ip33" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-davleniya-sdu-m/signalizator-davleniya-universalnyy-sd002151g12-v02-sdu-m-isp00-ip33" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-davleniya-sdu-m/signalizator-davleniya-universalnyy-sd002151g12-v02-sdu-m-isp00-ip33" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-potoka-zhidkosti-spzh-m/komplekt-montazhnykh-chastey-dlya-truboprovoda-dn25-dlya-spzh-m" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-potoka-zhidkosti-spzh-m/komplekt-montazhnykh-chastey-dlya-truboprovoda-dn32-dlya-spzh-m" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-potoka-zhidkosti-spzh-m/komplekt-montazhnykh-chastey-dlya-truboprovoda-dn40-dlya-spzh-m" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-potoka-zhidkosti-spzh-m/komplekt-montazhnykh-chastey-dlya-truboprovoda-dn50-dlya-spzh-m" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-potoka-zhidkosti-spzh-m/komplekt-montazhnykh-chastey-dlya-truboprovoda-dn65-80-100-150-200-dlya-spzh-m" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/signalizatory/signalizator-potoka-zhidkosti-spzh-m/signalizator-potoka-zhidkosti-mekhanicheskiy-spzh-m-spzh-200-063161-vmu31" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-uspaa-1/uspaa-1-v5" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/mufta-uku-1-dlya-prisoedineniya-udlinyayushchego-elektroda" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/plastina-uku-1-dlya-krepleniya-dopolnitelnogo-elektroda" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/probka-uku-1-dlya-krepleniya-dopolnitelnogo-elektroda" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1-v2" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1-v2-ispolnenie-s-rezboy" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/shtucer-privarnoy-dlya-uku-1" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/elektrod-udlinyayushchiy-uku-1-l500-mm-rezba-s-dvukh-storon" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva/ustroystvo-kontrolya-urovnya-zhidkosti-uku-1/elektrod-udlinyayushchiy-uku-1-l500-mm-rezba-s-odnoy-storony" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pribor-upravleniya-pozharnyy-bsk/ustroystvo-mikrosistemnoy-avtomatiki-uma-ustroystvo-vvoda-vyvoda/ustroystvo-mikrosistemnoy-avtomatiki-uma" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pribor-upravleniya-pozharnyy-bsk/ustroystvo-mikrosistemnoy-avtomatiki-uma-ustroystvo-vvoda-vyvoda/ustroystvo-mikrosistemnoy-avtomatiki-uma-0" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izdeliya-pozharnoy-avtomatiki/ustroystvo-prinuditelnogo-puska-orositeley-raspyliteley-upp-start-4" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pribor-upravleniya-pozharnyy-bsk/shkafy-upravleniya-zadvizhkami-zatvorami/shkaf-upravleniya-zadvizhkami-shuz-1d-ip54-o-u-bsk" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pribor-upravleniya-pozharnyy-bsk/shkafy-upravleniya-zadvizhkami-zatvorami/shkaf-upravleniya-zadvizhkami-shuz-2d-ip54-o-u-bsk" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/kompleksnye-resheniya/avtomaticheskaya-sistema-pozharotusheniya-dlya-zashchity-zhilogo-sektora-gidroshchit/avtomaticheskaya-sistema" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/kompleksnye-resheniya/avtomaticheskaya-sistema-pozharotusheniya-dlya-zashchity-zhilogo-sektora-gidroshchit/avtomaticheskaya-sistema-0" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/kompleksnye-resheniya/avtomaticheskaya-sistema-pozharotusheniya-dlya-zashchity-zhilogo-sektora-gidroshchit/avtomaticheskaya-sistema-1" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/kompleksnye-resheniya/avtomaticheskaya-sistema-pozharotusheniya-dlya-zashchity-zhilogo-sektora-gidroshchit/avtomaticheskaya-sistema-2" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/kompleksnye-resheniya/avtomaticheskaya-sistema-pozharotusheniya-dlya-zashchity-zhilogo-sektora-gidroshchit/avtomaticheskaya-sistema-3" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/sistema-trv-vysokogo-davleniya-s-prinuditelnym-puskom/ruchnoe-ustroystvo-pozharotusheniya-srednego-davleniya-rosa-trv-16" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-buran/modul-poroshkovogo-pozharotusheniya-mpp-buran-25-2c-s" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-buran/modul-poroshkovogo-pozharotusheniya-mpp-buran-8u" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-buran/modul-poroshkovogo-pozharotusheniya-mpp-buran-05" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-buran/modul-poroshkovogo-pozharotusheniya-mpp-buran-03" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-buran/modul-poroshkovogo-pozharotusheniya-mpp-buran-8n-nastennyy" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-mig/modul-poroshkovogo-pozharotusheniya-mpp-5-mig" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-mig/modul-poroshkovogo-pozharotusheniya-mpp-25-mig" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-mig/modul-poroshkovogo-pozharotusheniya-mpp-7-mig" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-mig/modul-poroshkovogo-pozharotusheniya-mpp-12-mig" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-yarpozhinvest/modul-poroshkovogo-pozharotusheniya-mppn-25" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-yarpozhinvest/modul-poroshkovogo-pozharotusheniya-mppn-5" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-yarpozhinvest/modul-poroshkovogo-pozharotusheniya-mppn-7" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/modul-poroshkovogo-pozharotusheniya-mpp-yarpozhinvest/modul-poroshkovogo-pozharotusheniya-mppn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/ognetushashchiy-sprey-bontel" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/ognetushitel-samosrabatyvayushchiy-poroshkovyy-osp-epotos-k/ognetushitel-samosrabatyvayushchiy" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/ognetushitel-samosrabatyvayushchiy-poroshkovyy-osp-epotos-k/ognetushitel-samosrabatyvayushchiy-0" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/moduli-poroshkovogo-pozharotusheniya/ognetushitel-samosrabatyvayushchiy-poroshkovyy-osp-epotos-k/ognetushitel-samosrabatyvayushchiy-1" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-m/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-m" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-m/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-0" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-m/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-1" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-m/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-2" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-m/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-3" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-m/avtonomnaya-ustanovka-pozharotusheniya-kord-shnur-4" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/goap-pirostrazh/goap-pirostrazh-01-1" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/goap-pirostrazh/goap-pirostrazh-20-s-krepleniem-na-din-reyku" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/goap-pirostrazh/goap-pirostrazh-01-3" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-peredvizhnoy-pozhtekhnika/ognetushitel-ovp-40-mig-peredvizhnoy-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-peredvizhnoy-pozhtekhnika/ognetushitel-ovp-80-mig-peredvizhnoy-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-peredvizhnoy-pozhtekhnika/ognetushitel-ovp-40-mig-peredvizhnoy-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-peredvizhnoy-pozhtekhnika/ognetushitel-ovp-80-mig-peredvizhnoy-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-peredvizhnoy-pozhtekhnika/ognetushitel-ovp-50-mig-peredvizhnoy-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-peredvizhnoy-pozhtekhnika/ognetushitel-ovp-50-mig-peredvizhnoy-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-pozhtekhnika/ognetushitel-ovp-4-mig-5-litrov-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-pozhtekhnika/ognetushitel-ovp-4-mig-5-litrov-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-pozhtekhnika/ognetushitel-ovp-8-mig-10-litrov-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-pozhtekhnika/ognetushitel-ovp-8-mig-10-litrov-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-pozhtekhnika/ognetushitel-ovp-10-mig-12-litrov-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-mig-pozhtekhnika/ognetushitel-ovp-10-mig-12-litrov-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-peredvizhnoy-pozhnanotekh/ognetushitel-ovp-80-peredvizhnoy-pozhnanotekh-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-peredvizhnoy-pozhnanotekh/ognetushitel-ovp-40-peredvizhnoy-pozhnanotekh-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-peredvizhnoy-pozhnanotekh/ognetushitel-ovp-80-peredvizhnoy-pozhnanotekh-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-peredvizhnoy-pozhnanotekh/ognetushitel-ovp-100-peredvizhnoy-pozhnanotekh-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-peredvizhnoy-pozhnanotekh/ognetushitel-ovp-100-peredvizhnoy-pozhnanotekh-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-peredvizhnoy-pozhnanotekh/ognetushitel-ovp-40-peredvizhnoy-pozhnanotekh-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-pozhnanotekh/ognetushitel-ovp-8-10-litrov-pozhnanotekh-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-pozhnanotekh/ognetushitel-ovp-4-5-litrov-pozhnanotekh-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-pozhnanotekh/ognetushitel-ovp-8-10-litrov-pozhnanotekh-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-pozhnanotekh/ognetushitel-ovp-10-12-litrov-pozhnanotekh-zima" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-pozhnanotekh/ognetushitel-ovp-10-12-litrov-pozhnanotekh-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-pennye-ognetushiteli-ovp/ognetushitel-ovp-pozhnanotekh/ognetushitel-ovp-4-5-litrov-pozhnanotekh-leto" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-5z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-100z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-50z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-6z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-2z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-4z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-10z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-8z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-40z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-20z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-morozostoykiy-pozhnanotekh/ognetushitel-ove-80z-avse-pozhnanotekh-morozostoykiy" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-vontel-peredovye-tekhnologii/ognetushitel-ove-2-z-avce-bontel" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-vontel-peredovye-tekhnologii/ognetushitel-ove-5-z-avce-bontel" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-2z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-4z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-5z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-6z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-40z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-50z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-8z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-10z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-20z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-80z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-pozhnanotekh/ognetushitel-ove-100z-avse-pozhnanotekh" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-rusintek/ognetushitel-ove-2z-avce-rusintek" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-rusintek/ognetushitel-ove-4z-avce-rusintek" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-rusintek/ognetushitel-ove-5z-avce-rusintek" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-rusintek/ognetushitel-ove-6z-avce-rusintek" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-rusintek/ognetushitel-ove-40z-avce-peredvizhnoy-rusintek" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/vozdushno-emulsionnye-ognetushiteli-ove/ognetushitel-ove-rusintek/ognetushitel-ove-50z-avce-peredvizhnoy-rusintek" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-ogneborec/ognetushitel-op-2-avse-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-ogneborec/ognetushitel-op-3-avse-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-ogneborec/ognetushitel-op-4-avse-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-ogneborec/ognetushitel-op-5-avse-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-ogneborec/ognetushitel-op-8-avse-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-ogneborec/ognetushitel-op-10-avse-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-ogneborec/ognetushitel-op-6-avse-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-ogneborec/ognetushitel-op-35-abce-peredvizhnoy-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-ogneborec/ognetushitel-op-70-abce-peredvizhnoy-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-ogneborec/ognetushitel-op-50-abce-peredvizhnoy-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-ogneborec/ognetushitel-op-25-abce-peredvizhnoy-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-ogneborec/ognetushitel-op-100-abce-peredvizhnoy-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-yarpozhinvest/ognetushitel-op-25-abce-peredvizhnoy-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-yarpozhinvest/ognetushitel-op-35-abce-peredvizhnoy-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-yarpozhinvest/ognetushitel-op-50-abce-peredvizhnoy-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-yarpozhinvest/ognetushitel-op-70-abce-peredvizhnoy-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-peredvizhnoy-yarpozhinvest/ognetushitel-op-100-abce-peredvizhnoy-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-9-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-3-vse" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-4-vse" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-5-vse" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-8-vse" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-2-vse" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-2-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-3-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-4-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-5-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-6-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-8-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/poroshkovye-ognetushiteli-op/ognetushitel-op-yarpozhinvest/ognetushitel-op-10-avse-yarpozhinvest" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-ogneborec/ognetushitel-ou-3-bce-d133-mm-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-ogneborec/ognetushitel-ou-5-bce-ogneborec" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-peredvizhnoy-yarpozhinvest/ognetushitel-ou-15-ou-20-bce-peredvizhnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-peredvizhnoy-yarpozhinvest/ognetushitel-ou-25-ou-40-bce-peredvizhnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-peredvizhnoy-yarpozhinvest/ognetushitel-ou-55-ou-80-bce-peredvizhnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-peredvizhnoy-yarpozhinvest/ognetushitel-ou-10-bce-peredvizhnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-peredvizhnoy-yarpozhinvest/ognetushitel-ou-40-bce-peredvizhnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-peredvizhnoy-yarpozhinvest/ognetushitel-ou-50-bce-peredvizhnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-peredvizhnoy-yarpozhinvest/ognetushitel-ou-20-bce-peredvizhnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-1-bce-2-litra" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-2-bce-3-litra-d114-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-3-bce-5-litrov-d114-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-7-bce" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-5-bce" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-4-bce" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-6-bce" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-8-bce" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-2-bce-3-litra-d108-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uglekislotnye-ognetushiteli-ou/ognetushitel-ou-yarpozhinvest/ognetushitel-ou-3-bce-5-litrov-d133-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/parabola/parabola-100" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/parabola/parabola-30" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/parabola/parabola-50" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/parabola/parabola-200" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/parabola/parabola-500" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/parabola/parabola-1000" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/parabola/parabola-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-40-klass-d1" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-50-klass-d3" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-50-klass-d1" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-25-klass-d1" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-70-klass-d1" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-100-klass-d1" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-100-klass-d2" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-25-klass-d2" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-25-klass-d3" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-40-klass-d2" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-40-klass-d3" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-50-klass-d2" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-70-klass-d2" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-70-klass-d3" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/peredvizhnye-ops/ognetushitel-ops-100-klass-d3" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/perenosnye-ops/ognetushitel-ops-10-klass-d1" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/perenosnye-ops/ognetushitel-ops-5-klass-d1" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/perenosnye-ops/ognetushitel-ops-10-klass-d3" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/perenosnye-ops/ognetushitel-ops-10-klass-d2" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/perenosnye-ops/ognetushitel-ops-5-klass-d3" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ognetushiteli-ops/perenosnye-ops/ognetushitel-ops-5-klass-d2" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-ast/piroplastina-ast-15" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-ast/piroplastina-ast-25" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-ast/piroplastina-ast-45" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-ast/piroplastina-ast-60" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-ast-r" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-f/piroplastina-f-20" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-f/piroplastina-f-30" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-f/piroplastina-f-50" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-f/piroplastina-f-65" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/avtonomnye-ustanovki-pozharotusheniya/piroplastina-f-r" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/klyuch-specialnyy-universalnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/komplekt-dlya-skrytogo-montazha-sprinklernykh-orositeley" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/kronshteyn-s-gibkoy-podvodkoy-dlya-uglublennogo-i-skrytogo-montazha-v-armstrong" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/su-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/su-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/su-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/su-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/su-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/su-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/sp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/sp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/sp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/sp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/sp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-su-i-sp/sp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-duv-k200-i-dun-k200/duv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-duv-k200-i-dun-k200/duv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-duv-k200-i-dun-k200/dun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-duv-k200-i-dun-k200/dun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-duu/duu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-duu/duu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-duu/duu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-duu/duu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-duu/duu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-obshchego-naznacheniya-dvv-i-dvn/dvn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-vodyanoy-specialnyy-universalnyy-dvu/dvu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-dlya-vodyanykh-zaves-zvn-180" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-dlya-vodyanykh-zaves-zvn-180" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-dlya-vodyanykh-zaves-zvn-180" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-17-v" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-17-v" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-17-n" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-17-n" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-25-v" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-25-v" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-25-n" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-povyshennoy-proizvoditelnosti-sobr/sobr-25-n" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-dug/dug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-dug/dug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-dug/dug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-drenchernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-dug/dug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-17-v" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-17-v" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-17-v" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-25-v" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-25-v" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-25-v" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-17-n" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-17-n" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-17-n" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-25-n" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-25-n" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-bystrodeystvuyushchiy-povyshennoy-proizvoditelnosti-sobr/sobr-25-n" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-ssu-i-ssp/ssp-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/suv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/suv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/suv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/suv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/suv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/suv-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/sun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/sun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/sun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/sun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/sun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-suv-k200-i-sun-k200/sun-k200" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-12" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-15" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-i-pennyy-specialnyy-universalnyy-suu/suu-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-10" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svv-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-10" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k115" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-obshchego-naznacheniya-svv-i-svn/svn-k160" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-k57m" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-vodyanoy-specialnyy-universalnyy-svu/svu-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/svk-10" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/svk-10" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/svk-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/ssp-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/svk-k80" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/svk-12" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/svk-12" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/briz-s-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/rs-s" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-skrytyy-bez-komplekta-dlya-skrytogo-montazha/rs-s" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-12" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssv-15" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-12" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-stellazhnyy-ssv-i-ssn/ssn-15" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-gorizont" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-v" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k16" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k16" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-12k23" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-16k23" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-tonkoraspylennoy-vody-briz/briz-9k23" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-10" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/orositel-sprinklernyy-universalnyy-vodyanoy-i-pennyy-gorizontalnyy-sug/sug-12" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-centrobezhnyy-tipa-oc/oc-9" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-centrobezhnyy-tipa-oc/oc-12" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-centrobezhnyy-tipa-oc/oc-9" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-centrobezhnyy-tipa-oc/oc-12" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-evolventnyy-oe/oe-16" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-evolventnyy-oe/oe-16" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-evolventnyy-oe/oe-25" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-evolventnyy-oe/oe-25" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-evolventnyy-oe-vzryvozashchishchennoe-ispolnenie/oe-16" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/orositel-evolventnyy-oe-vzryvozashchishchennoe-ispolnenie/oe-25" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/raspylitel-drenchernyy-specialnyy-rd/rd-v" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/raspylitel-drenchernyy-specialnyy-rd/rd-v" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/raspylitel-drenchernyy-specialnyy-rd/rd-n" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-drenchernye/raspylitel-drenchernyy-specialnyy-rd/rd-n" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-v" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-v" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-v" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-v" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-v" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-v" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-n" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-n" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-n" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-n" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-n" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/orositeli-sprinklernye/raspylitel-sprinklernyy-specialnyy-rs/rs-n" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/upor-dlya-montazha-skrytogo-orositelya-v-potolke-iz-gkl" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-prinuditelnogo-puska-sprinklernykh-orositeley/ustroystvo-prinuditelnogo-puska-sprinklernykh-orositeley-raspyliteley-upp-start-2" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-prinuditelnogo-puska-sprinklernykh-orositeley/ustroystvo-prinuditelnogo-puska-sprinklernykh-orositeley-raspyliteley-upp-start-3-0" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-prinuditelnogo-puska-sprinklernykh-orositeley/ustroystvo-prinuditelnogo-puska-sprinklernykh-orositeley-raspyliteley-upp-start-3-1" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-prinuditelnogo-puska-sprinklernykh-orositeley/ustroystvo-prinuditelnogo-puska-sprinklernykh-orositeley-raspyliteley-upp-start-6" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-prinuditelnogo-puska-sprinklernykh-orositeley/ustroystvo-prinuditelnogo-puska-sprinklernykh-orositeley-raspyliteley-upp-start-6" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-prinuditelnogo-puska-sprinklernykh-orositeley/ustroystvo-prinuditelnogo-puska-sprinklernykh-orositeley-raspyliteley-upp-start-t" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kv-v-g1" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kv-v-g12" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kv-v-g34" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kv-n-g1" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kv-n-g12" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kv-n-g34" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kr-v-g1" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kr-v-g12" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kr-v-g34" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kr-n-g1" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kr-n-g12" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/aksessuary/ekrany-teplovye/ekran-teplovoy-et-kr-n-g34" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/kapillyar-dlya-skrytoy-ustanovki-vozdukhozabornykh-trub-aspiracionnoy-sistemy" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/kartridzh-filtr-dlya-ipa" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/klipsa-dlya-krepleniya-nakleek-s-kalibrovannymi-otverstiyami" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/klyuch-shestigrannyy-imbusovyy-3-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/komplekt-nakleek-s-otverstiyami-kalibrovannye-otverstiya-d-25-9-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/komplekt-nakleek-s-otverstiyami-na-kapillyar" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/sverlo-centrovochnoe-dlya-ipa" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/smennyy-element-filtra-dlya-zabornogo-otverstiya-ipa" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/uplotnitel-kryshek-ipa" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/ustroystvo-dlya-sbrosa-kondensata" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/aksessuary-dlya-ipa/filtr-dlya-zabornogo-otverstiya-ipa" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/izveshchatel-aspiracionnyy-ipa-v5" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/izveshchatel-aspiracionnyy-ipa-selekt" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/izveshchatel-gazovyy-ip-435-1" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/izveshchatel-gazovyy-ip-435-1" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/izveshchatel-pozharnyy-aspiracionnyy-ipa-mini" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/komplekt-dlya-obsluzhivaniya-ipa" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/okhranno-pozharnaya-signalizaciya/korobka-krab" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/opoveshchateli/opoveshchatel-kombinirovannyy-biya-s/opoveshchatel-okhranno-pozharnyy-kombinirovannyy-biya-s-mod1-12v" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/opoveshchateli/opoveshchatel-kombinirovannyy-biya-s/opoveshchatel-okhranno-pozharnyy-kombinirovannyy-biya-s-mod3" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/opoveshchateli/opoveshchatel-kombinirovannyy-korbu" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/opoveshchateli/opoveshchatel-kombinirovannyy-korbu-2m" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/opoveshchateli/opoveshchatel-svetovoy-o12-2" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/opoveshchateli/opoveshchatel-svetovoy-o12-2" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/opoveshchateli/opoveshchatel-svetovoy-o12-2" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/izveshchateli/ustroystvo-dlya-produvki-truboprovoda-ipa" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-212u1-atlant-2" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-212u1-atlant-2" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-312u1-atlant-3" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-312u1-atlant-3" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-412u1-atlant-4" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-412u1-atlant-4" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-512u1-atlant-5" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-512u1-atlant-5" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-612u1-atlant-6" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-vysokoy-kratnosti-atlant/generator-peny-vysokoy-kratnosti-stacionarnyy-gpves-612u1-atlant-6" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/generatory-peny/generator-peny-gchs" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-25-latun" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-50" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-70-gm-65" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-80" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gmv-100" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gmv-125" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-150" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-50-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-80-dlya-motopompy-gtp-80" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-muftovye/golovka-muftovaya-gm-25" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-perekhodnye/perekhodnik-gp-70kh80-gp-65kh80" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-perekhodnye/perekhodnik-gp-50kh70-gp-50kh65" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-perekhodnye/perekhodnik-gp-50-kh-80" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-perekhodnye/perekhodnik-gp-80-kh-100" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-perekhodnye/perekhodnik-gp-125-kh-150" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-25-latun" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-3850" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-50-alyuminiy-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-50-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-70-gr-65-alyuminiy-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-80" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-grv-100" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-grv-125" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-150" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-50-alyuminiy" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-70-gr-65-alyuminiy" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-rukavnye/golovka-rukavnaya-gr-25" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-capkovye/golovka-capkovaya-gc-50" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-capkovye/golovka-capkovaya-gc-25-latun" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-capkovye/golovka-capkovaya-gc-70-gc-65" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-capkovye/golovka-capkovaya-gc-80" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-capkovye/golovka-capkovaya-gc-25" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-zaglushki/golovka-gz-50" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-zaglushki/golovka-gz-70-gz-65" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-zaglushki/golovka-gz-80" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-zaglushki/golovka-gzv-100" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-zaglushki/golovka-gzv-125" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/golovki-zaglushki/golovka-gz-150" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/diafragma/diafragma-d-50mm" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/diafragma/diafragma-d-65mm" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/klyuchi-dlya-pozharnoy-armatury-baltika-01/klyuch-k-150" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/klyuchi-dlya-pozharnoy-armatury-baltika-01/klyuch-k-80-baltika-01" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/klyuchi-dlya-pozharnoy-armatury-baltika-01/klyuch-k-36" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/klyuchi-dlya-pozharnoy-armatury-baltika-01/klyuch-usilitel" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/kolca-uplotnitelnye/kolco-kn-125" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/kolca-uplotnitelnye/kolco-kn-50" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/kolca-uplotnitelnye/kolco-kn-70" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/kolca-uplotnitelnye/kolco-kn-80" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/pozharnaya-armatura/kolca-uplotnitelnye/kolco-kn-150" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/komplektuyushchie-dlya-pozharnykh-shkafov/zamok-dlya-pozharnogo-shkafa" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/komplektuyushchie-dlya-pozharnykh-shkafov/steklo-dlya-klyucha-ot-pozharnogo-shkafa-90kh80kh4" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/komplektuyushchie-dlya-pozharnykh-shkafov/evroruchka-dlya-pozharnogo-shkafa" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/komplektuyushchie-dlya-pozharnykh-shkafov/steklo-polikarbonat-dlya-pozharnogo-shkafa-370kh250kh4" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/komplektuyushchie-dlya-pozharnykh-shkafov/steklo-dlya-pozharnogo-shkafa-370kh250kh4" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-gdzk-u/konteyner-gdzk-2" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-gdzk-u/konteyner-gdzk-3" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-gdzk-u/konteyner-gdzk-5" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-gdzk-u/konteyner-gdzk-10" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-gdzk-u/konteyner-gdzk-15" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-gdzk-u/konteyner-gdzk-32" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-spi-20/konteyner-spi-1" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-spi-20/konteyner-spi-2" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-spi-20/konteyner-spi-3" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-spi-20/konteyner-spi-5" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-spi-20/konteyner-spi-10" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-spi-20/konteyner-spi-14" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-spi-20/konteyner-spi-32" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-feniks/konteyner-feniks-1" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-feniks/konteyner-feniks-2" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-feniks/konteyner-feniks-3" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-feniks/konteyner-feniks-5" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-feniks/konteyner-feniks-10" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-feniks/konteyner-feniks-20" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-feniks/konteyner-feniks-30" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-32" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-14" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-5" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-3" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-4" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-10" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-2n-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-2n-3" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-2n-5" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-2n-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-2n-10" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/konteyner-shans-e-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/konteynery-shans/polka-dlya-sizod" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpal/kran-kpal-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpal/kran-kpal-65" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpk/kran-kpk-50-125deg" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpk/kran-kpk-65-125deg" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpl/kran-kpl-50-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpl/kran-kpl-65-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpl/kran-kpl-50-1-s-datchikom-dppk" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpl/kran-kpl-50-90deg" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpl/kran-kpl-50-125deg" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpl/kran-kpl-65-125deg" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kplm/kran-kplm-50-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kplm/kran-kplm-65-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kplp/kran-kplp-50-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kplp/kran-kplp-65-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kplp/kran-kplp-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kplp/kran-kplp-50-mufta-mufta" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpch/kran-kpch-50-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpch/kran-kpch-65-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpchm/kran-kpchm-50-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpchm/kran-kpchm-65-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpchm/kran-kpchm-50-1-s-datchikom-dppk" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpchp/kran-kpchp-50-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-kpchp/kran-kpchp-65-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/kran-sharovyy-babochka-d-15-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/makhovik-barashek-k-ventilyu" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/penaly-dlya-ognetushiteley-firebox/penal-dlya-ognetushitelya-firebox-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/penaly-dlya-ognetushiteley-firebox/penal-dlya-ognetushitelya-firebox-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/penaly-dlya-ognetushiteley-firebox/penal-dlya-ognetushitelya-firebox-10" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/napolnaya-podstavka-celnometallicheskaya-dlya-pozharnogo-shkafa-shpk-310-320-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/napolnaya-podstavka-celnometallicheskaya-dlya-pozharnogo-shkafa-shpk-310-320" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/podstavka-napolnaya-karkasnaya-pod-shpk-310-320-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/podstavka-napolnaya-karkasnaya-pod-shpk-310-320-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/kasseta-turel-dlya-pozharnogo-rukava-diametr-5065-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/podstavka-napolnaya-karkasnaya-pod-shpk-320-12-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/kasseta-turel-premium-dlya-pozharnogo-rukava-diametr-5065-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/podstavka-napolnaya-karkasnaya-pod-shpk-320-12-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/podstavka-napolnaya-karkasnaya-pod-shpk-315-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/podstavki-i-kasseta-dlya-pozharnykh-shkafov/podstavka-napolnaya-karkasnaya-pod-shpk-315-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/rezba/rezba-du-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/rezba/rezba-du-65" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/krany-pozharnye-ventili-klapany-i-komplektuyushchie/rezba/rezba-du-80" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-125-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-naporno-vsasyvayushchiy-d-100-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-150-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-25-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-38-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-50-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-naporno-vsasyvayushchiy-d-75-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-65-mm-bez-golovok" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-50-mm-s-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-75-mm-s-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-25-mm-s-gr-25" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-38-mm-s-gr-3850" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-65-mm-s-gr-70ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-100-mm-s-grv-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-125-mm-s-grv-125a" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-naporno-vsasyvayushchie/rukav-vsasyvayushchiy-d-150-mm-s-grv-150a" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-napornye-rpm-d-16-mpa-armteks/rukav-rpm-d-tip-armteks-d-50-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-napornye-rpm-d-16-mpa-armteks/rukav-rpm-d-tip-armteks-d-50-mm-s-golovkami-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-napornye-rpm-d-16-mpa-armteks/rukav-rpm-d-tip-armteks-d-65-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-napornye-rpm-d-16-mpa-armteks/rukav-rpm-d-tip-armteks-d-65-mm-s-golovkami-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-napornye-rpm-d-16-mpa-armteks/rukav-rpm-d-tip-armteks-d-80-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-pozharnye/rukava-napornye-rpm-d-16-mpa-armteks/rukav-rpm-d-tip-armteks-d-80-mm-s-golovkami-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-01-pod-1-klyuch" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-01-pod-1-klyuch-s-molotkom" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-aptechka-metallicheskiy-300kh250kh100-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-50-bez-brelokov" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-100-bez-brelokov" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-20-s-brelokami" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-20-bez-brelokov" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-50-s-brelokami" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-100-s-brelokami" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-10-s-brelokami" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-10-bez-brelokov" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-40-bez-brelokov" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-40-s-brelokami" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-60-bez-brelokov" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-60-s-brelokami" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-30-bez-brelokov" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-dlya-klyuchey-k-30-s-brelokami" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-aptechka-metallicheskiy-340kh280kh130-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-klyuchey-i-shkafy-aptechki/shkaf-aptechka-metallicheskiy-380kh300kh160-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-protivogazov-shm-pr/shkaf-dlya-protivogazov-shm-pr-24" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-protivogazov-shm-pr/shkaf-dlya-protivogazov-shm-pr-12" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-protivogazov-shm-pr/shkaf-dlya-protivogazov-shm-pr-18" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-protivogazov-shm-pr/shkaf-dlya-protivogazov-shm-pr-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-protivogazov-shm-pr/shkaf-dlya-protivogazov-shm-pr-16" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-protivogazov-shm-pr/shkaf-dlya-protivogazov-shm-pr-20" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-dlya-protivogazov-shm-pr/shkaf-dlya-protivogazov-shm-pr-36" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-nestandart/konteyner-dlya-rukava-pozharnogo-baltika-01" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vob" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vok" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-nzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-pozharnyy-shpk-320-12-nzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-nob" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-nok" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-nz-iz-nerzhaveyushchey" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-no-iz-nerzhaveyushchey" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vz-iz-nerzhaveyushchey" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vo-iz-nerzhaveyushchey" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-nzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-pozharnyy-shpk-320-12-nzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-nob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-nok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-kranov-dvukh-rukavov-i-dvukh-ognetushiteley-shpk-320-12/shkaf-shpk-320-12-vok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-ognetushiteley-shpo-112/shkaf-shpo-112-nzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-ognetushiteley-shpo-112/shkaf-pozharnyy-shpo-112-nzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-ognetushiteley-shpo-112/shkaf-shpo-112-nob" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-ognetushiteley-shpo-112/shkaf-shpo-112-nok" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-ognetushiteley-shpo-112/shkaf-shpo-112-nz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-dvukh-ognetushiteley-shpo-112/shkaf-shpo-112-no-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vob" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vok" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-nzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-pozharnyy-shpk-310-nzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-nob" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-nok" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-nz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-no-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vo-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-nzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-pozharnyy-shpk-310-nzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-nob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-nok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-i-rukava-shpk-310/shkaf-shpk-310-vok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vob" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vok" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-nzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-pozharnyy-shpk-320-nzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-nob" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-pozharnyy-shpk-320-nok" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-nz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vo-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-no-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-pozharnyy-shpk-320-nzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-nzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-nob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-pozharnyy-shpk-320-nok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-dvukh-ognetushiteley-shpk-320/shkaf-shpk-320-vok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vob" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vok" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-nzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-pozharnyy-shpk-315-nzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-nob" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-nok" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-nz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-no-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vo-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-nzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-pozharnyy-shpk-315-nzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-nob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-nok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-krana-rukava-i-odnogo-ognetushitelya-shpk-315/shkaf-shpk-315-vok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nob" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nok" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-no-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nzb-uglovoy" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nzk-uglovoy" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nob-uglovoy" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nok-uglovoy" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-nok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-vok" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-dlya-odnogo-ognetushitelya-shpo-102/shkaf-shpo-102-vob" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vob" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vok" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nzb" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nzk" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nob" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nok" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-no-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vz-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vo-iz-nerzhaveyushchey-stali" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-nok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vzb-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vzk-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vob-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/shkafy-pozharnye/shkafy-pozharnye-shpk-320-21-dlya-dvukh-kranov-i-dvukh-rukavov/shkaf-pozharnyy-shpk-320-21-vok-premium" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-pozharnyy-rs-50-alyuminiy" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-rs-50-p-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-rs-5001" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-rs-5001-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-pozharnyy-rs-70-alyuminiy" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-pozharnyy-ruchnoy-rs-7001" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-pozharnyy-ruchnoy-rs-70-ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs/stvol-pozharnyy-ruchnoy-rs-50-ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs-baltika-01/stvol-pozharnyy-rs-25-baltika-01" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rs-baltika-01/stvol-pozharnyy-rs-25-baltika-01-ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rsk/stvol-rsk-50-pozharnyy-kombinirovannyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rsk/stvol-rsk-70-pozharnyy-kombinirovannyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rskz-70-kombinirovanyy-s-zashchitnym-ekranom" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rsp/stvol-pozharnyy-rsp-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rsp/stvol-pozharnyy-rsp-70-perekryvnoy" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/stvoly-pozharnye-ruchnye-dlya-pozharnykh-rukavov/stvol-rsp/stvol-pozharnyy-rsp-50-alyum-dlya-pk" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/zaderzhka-rukavnaya-zr/zaderzhka-rukavnaya-zr-80" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/zaderzhka-rukavnaya-zr/zaderzhka-rukavnaya-zr-150" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/zazhim-pozharnyy-rukavnyy-zpr/zazhim-pozharnyy-rukavnyy-zpr-80" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/zazhim-pozharnyy-rukavnyy-zpr/zazhim-pozharnyy-rukavnyy-zpr-150" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/zazhim-pozharnyy-rukavnyy-zpr/zazhim-pozharnyy-rukavnyy-zpr-80-baltika-01" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/zazhim-pozharnyy-rukavnyy-zpr-baltika-01/zazhim-pozharnyy-rukavnyy-zpr-150-baltika-01" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/zazhim-pozharnyy-rukavnyy-zpr-baltika-01/zazhim-pozharnyy-rukavnyy-zpr-100-baltika-01" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/mostik-rukavnyy-metallicheskiy-mpr-baltika-01/mostik-rukavnyy-metallicheskiy-mpr-80-komplekt-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-dlya-raboty-s-pozharnymi-rukavami/mostik-rukavnyy-metallicheskiy-mpr-baltika-01/mostik-rukavnyy-metallicheskiy-mpr-150-komplekt-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-100-08-ukhl1-s" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-100-08-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-50-10-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-50-10-ukhl1-s-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-50-10-ukhl1-s" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-25-10-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-25-10-ukhl1-s" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-40-10-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-40-10-ukhl1-s" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-65-10-ukhl1-s" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-65-10-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-65-10-ukhl1-s-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-80-10-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-klassik-rpk-ukhl1-rusarsenal/rukav-pozharnyy-klassik-rpkv-80-10-ukhl1-s" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-50-16-im" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-50-16-im-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-65-16-im-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-65-16-im" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-80-16-im" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-90-16-im-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-65-16-im-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-50-16-im-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-80-16-im-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-90-16-im" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-im-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-40-16-im" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-150-12-m-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-150-12-m" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpmd-m-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-100-12-m-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-lateksirovannyy-rpmd-m-ukhl1-rusarsenal/rukav-pozharnyy-lateksirovannyy-rpmd-100-12-m" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-40-16-i-ukhl1-s-gr-3850" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-40-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-25-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-25-16-i-ukhl1-s-gr-25a" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-50-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-50-16-i-ukhl1-s-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-50-16-i-ukhl1-s-gr-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-65-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-65-16-i-ukhl1-s-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-65-16-i-ukhl1-s-gr-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-80-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-80-16-i-ukhl1-s-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-100-12-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-100-12-ukhl1-s-gr-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-150-12-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-premium-rpm-ukhl1-rusarsenal/rukav-pozharnyy-premium-rpmv-150-12-ukhl1-s-gr-150a" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-pozharnyy-rpk-v-d-50-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-50-mm-s-golovkami-gr-50p" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-50-mm-s-golovkoy-gr-50ap-i-stvolom-rs-5001a" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-50-mm-s-golovkami-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-napornyy-rpk-v-d-65-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-65-mm-s-golovkami-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-50-mm-s-golovkoy-gr-50p-i-stvolom-rs-5001p" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-65-mm-s-golovkoy-gr-65ap-i-stvolom-rs-7001a" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-80-mm-s-golovkami-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk/rukav-rpk-v-d-80-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-sibteks/rukav-rpk-tip-sibteks-d-50-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-sibteks/rukav-rpk-tip-sibteks-d-50-mm-s-golovkami-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-sibteks/rukav-rpk-tip-sibteks-d-50-mm-s-golovkami-gr-50p" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-sibteks/rukav-rpk-tip-sibteks-d-50-mm-s-golovkami-gr-50ap-i" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-sibteks/rukav-rpk-tip-sibteks-d-65-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-sibteks/rukav-rpk-tip-sibteks-d-65-mm-s-golovkami-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-25-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-25-mm-s-golovkami-gr-25" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-38-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-50-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-50-mm-s-golovkami-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-50-mm-s-golovkami-gr-50p" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-50-mm-s-golovkami-gr-50ap-i" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-65-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-65-mm-s-golovkami-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-65-mm-s-golovkoy-gr-65ap-i" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpkv-10-mpa-dlya-pozharnykh-kranov-i-motopomp/rukav-rpk-tip-universal/rukav-rpk-tip-universal-d-38-mm-s-golovkami-gr-3850" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-50-16-tip-geteks-standart-d-50-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-50-16-tip-geteks-standart-d-50-mm-s-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-65-16-tip-geteks-standart-d-65-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-65-16-tip-geteks-standart-d-65-mm-s-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-80-16-tip-geteks-standart-d-80-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-80-16-tip-geteks-standart-d-80-mm-s-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-100-12-tip-geteks-standart-d-100-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-100-12-tip-geteks-standart-d-100-mm-s-grv-100" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-150-12-tip-geteks-standart-d-150-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-rpm-tip-geteks/rukav-rpm-v-150-12-tip-geteks-standart-d-150-mm-s-gr-150" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-50-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-50-mm-s-golovkami-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-65-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-65-mm-s-golovkami-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-80-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-80-mm-s-golovkami-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-65-mm-s-golovkami-gr-65-i-stvolom-rs" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-50-mm-s-golovkami-gr-50ap-i-stvolom" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-rpm-p-lateksirovannyy/rukav-rpm-p-lateksirovannyy-d-38-mm-s-golovkami-gr-3850" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-50-16-ukhl1-s-gr-50-ap-i-rs" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-50-16-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-50-16-ukhl1-c-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-65-16-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-65-16-ukhl1-c-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-65-16-ukhl1-s-gr-65-ap-i-rs" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-80-16-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-selekt-rpm-ukhl1-rusarsenal/rukav-pozharnyy-selekt-rpmv-80-16-ukhl1-c-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-50-16-m-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-50-16-m-ukhl1-s-gr-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-50-16-m-ukhl1-s-gr-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-65-16-m-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-65-16-m-ukhl1-s-gr-65" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpm-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-65-16-m-ukhl1-s-gr-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpmp-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-80-16-m-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmp-d-16-mpa-lateksirovannye/rukav-tipa-lateks-rpmp-m-ukhl1-rusarsenal/rukav-pozharnyy-tipa-lateks-rpmp-80-16-m-ukhl1-s-gr" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-65-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-50-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-50-16-i-ukhl1-s-gr-50ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-50-16-i-ukhl1-s-gr-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-65-16-i-ukhl1-s-gr-65ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-65-16-i-ukhl1-s-gr-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-80-16-i-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-i-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-80-16-i-ukhl1-s-gr-80ap" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-100-12-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-100-12-ukhl1-s-gr-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-150-12-ukhl1" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/rukava-napornye-rpmv-16-mpa-dlya-pozharnoy-tekhniki/rukav-ekspert-rpm-ukhl1-rusarsenal/rukav-pozharnyy-ekspert-rpmv-150-12-ukhl1-s-gr-150a" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-premium-v-shkafu-baltika-01/uvp-baltika-premium-v-sumke" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-premium-v-shkafu-baltika-01/komplekt-uvp-baltika-premium-v-shkafu-280kh280" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-premium-v-shkafu-baltika-01/komplekt-uvp-baltika-premium-v-shkafu-230kh230" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-premium-v-shkafu-baltika-01/uvp-baltika-premium-bez-sumki" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-ekonom-v-shkafu-baltika-01/komplekt-uvp-baltika-ekonom-v-shkafu-280kh280" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-ekonom-v-shkafu-baltika-01/uvp-baltika-ekonom-bez-sumki" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-ekonom-v-shkafu-baltika-01/uvp-baltika-ekonom-v-tkanevoy-sumke" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystva-vnutrikvartirnogo-pozharotusheniya/komplekt-uvp-baltika-ekonom-v-shkafu-baltika-01/komplekt-uvp-baltika-ekonom-v-shkafu-230kh230" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/zamok-teplovoy-trosovyy-ztk" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/klapan-pobuditelnyy-trosovyy-kpta-25" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/pozharnyy-kran-maloraskhodnyy-rosa-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/pozharnyy-kran-maloraskhodnyy-rosa-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/rolik-natyazheniya-trosa" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/perekhodnik-dlya-uvprosa-g-12kh34" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0060-sp-15ch04-rosa-v-chekhle" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0060-sp-15ch04-rosa-v-chekhle" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0060-sp-15ch04-rosa-v-chekhle" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0060-sp-15ch04-rosa-v-chekhle" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0082-ksh-15ch04-rosa-v" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0060-sp-15ch04-rosa-v-chekhle" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0060-sp-15ch04-rosa-v-chekhle" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0060-sp-15ch04-rosa-v-chekhle" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0091-ksh-15ch04-rosa-v" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0091-ksh-15ch04-rosa-v" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0091-ksh-15ch04-rosa-v" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-vnutrikvartirnogo-pozharotusheniya-rosa/uvp-06-0091-ksh-15ch04-rosa-v" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ruchnye-ustroystva-pozharotusheniya-trosovaya-sistema/ustroystvo-natyazheniya-trosa" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-zd-10016r-fuz1-klin-100" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-zd-12516r-fuz1-klin-125" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-zd-15016r-fuz1-klin-150" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-zd-20016r-fuz1-klin-200" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-zd-25016r-fuz1-klin-250" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-zd-6516r-fuz1-klin-65" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-klin/zadvizhka-klinovaya-zd-8016r-fuz1-klin-80" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/zatvor-diskovyy-s-elektromekhanicheskim-privodom/zatvor-diskovyy-s-elektromekhanicheskim-privodom-zt-10016e220m-fuz1" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/zatvor-diskovyy-s-elektromekhanicheskim-privodom/zatvor-diskovyy-s-elektromekhanicheskim-privodom-zt-15016e220m-fuz1" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/zatvor-diskovyy-s-elektromekhanicheskim-privodom/zatvor-diskovyy-s-elektromekhanicheskim-privodom-zt-20016e220m-fuz1" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/zatvor-diskovyy-s-elektromekhanicheskim-privodom/zatvor-diskovyy-s-elektromekhanicheskim-privodom-zt-6516e220m-fuz1" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/zatvor-diskovyy-s-elektromekhanicheskim-privodom/zatvor-diskovyy-s-elektromekhanicheskim-privodom-zt-8016e220m-fuz1" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-12516r-fu31-amk-125v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-12516r-fu31-amk-125v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-15016r-fu31-amk-150v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-15016r-fu31-amk-150v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-15016r-fu31-amk-150v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-20016r-fu31-amk-200v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-20016r-fu31-amk-200v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-20016r-fu31-amk-200v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-25016r-fu31-amk-250v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-25016r-fu31-amk-250v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-25016r-fu31-amk-250v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t10016r-fuz1-ak-100v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t10016r-fuz1-ak-100v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t10016r-fuz1-ak-100v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t10016r-fuz1-ak-100v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-12516r-fu31-amk-125v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-12516r-fu31-amk-125v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-15016r-fu31-amk-150v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-20016r-fu31-amk-200v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t-25016r-fu31-amk-250v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t5016r-fuz1-ak-50v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t5016r-fuz1-ak-50v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t5016r-fuz1-ak-50v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t5016r-fuz1-ak-50v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t6516r-fuz1-ak-65v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t6516r-fuz1-ak-65v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t6516r-fuz1-ak-65v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t6516r-fuz1-ak-65v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t8016r-fuz1-ak-80v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t8016r-fuz1-ak-80v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t8016r-fuz1-ak-80v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/zatvory-diskovye-s-ruchnym-privodom-s-kontrolem-polozheniya-ukpza/zatvor-diskovyy-3t8016r-fuz1-ak-80v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-10016-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-12516-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-15016-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-20016-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-25016-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-5016-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-6516-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-mezhflancevyy/klapan-obratnyy-ko-8016-ufo4-mezhflancevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-odnodiskovyy-bage/klapan-obratnyy-odnodiskovyy-povorotnyy-ko-10016-ufo4-bage" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-odnodiskovyy-bage/klapan-obratnyy-odnodiskovyy-povorotnyy-ko-15016-ufo4-bage" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-odnodiskovyy-bage/klapan-obratnyy-odnodiskovyy-povorotnyy-ko-6516-ufo4-bage" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/klapany-obratnye/klapan-obratnyy-odnodiskovyy-bage/klapan-obratnyy-odnodiskovyy-povorotnyy-ko-8016-ufo4-bage" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/komplekt-krepezhnykh-detaley-dlya-montazha-zadvizhki-klinovoy/komplekt-krepezhnykh-detaley-dlya-zadvizhki-klinovoy" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/komplekt-krepezhnykh-detaley-dlya-montazha-zadvizhki-klinovoy/komplekt-krepezhnykh-detaley-dlya-zadvizhki-klinovoy-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/komplekt-krepezhnykh-detaley-dlya-montazha-zadvizhki-klinovoy/komplekt-krepezhnykh-detaley-dlya-zadvizhki-klinovoy-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/komplekt-krepezhnykh-detaley-dlya-montazha-zadvizhki-klinovoy/komplekt-krepezhnykh-detaley-dlya-zadvizhki-klinovoy-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/komplekt-krepezhnykh-detaley-dlya-montazha-zadvizhki-klinovoy/komplekt-krepezhnykh-detaley-dlya-zadvizhki-klinovoy-3" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/komplekt-krepezhnykh-detaley-dlya-montazha-zadvizhki-klinovoy/komplekt-krepezhnykh-detaley-dlya-zadvizhki-klinovoy-4" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zadvizhka-klinovaya-klin/komplekt-krepezhnykh-detaley-dlya-montazha-zadvizhki-klinovoy/komplekt-krepezhnykh-detaley-dlya-zadvizhki-klinovoy-5" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora-3" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora-4" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora-5" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/zatvor-diskovyy-mezhflancevyy/komplekt-krepezhnykh-detaley-dlya-montazha-zatvora-diskovogo/komplekt-krepezhnykh-detaley-dlya-zatvora-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/kran-s-kontrolem-polozheniya/kran-s-kontrolem-polozheniya-k2516l-umu31-k-25" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/kran-s-kontrolem-polozheniya/kran-s-kontrolem-polozheniya-k3216l-umu31-k-32" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/kran-s-kontrolem-polozheniya/kran-s-kontrolem-polozheniya-k4016l-umu31-k-40" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/truboprovodnaya-armatura/kran-s-kontrolem-polozheniya/kran-s-kontrolem-polozheniya-k5016l-umu31-k-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/kronshteyn-zd-102" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/kronshteyn-zd-102-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/kronshteyn-zd-50-46" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/kronshteyn-zd-50-86" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/kronshteyn-zd-70-46" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/kronshteyn-zd-70-86" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/ustroystvo" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/ustroystvo" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury/ustroystvo" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-3" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-4" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-5" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-zapornoy-armatury-dlya-kranov-7" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-netokopotreblyayushchee-dlya-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-netokopotreblyayushchee-dlya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/ustroystvo-kontrolya-polozheniya-diskovykh-zatvorov-i-sharovykh-kranov/ustroystvo-kontrolya-polozheniya-netokopotreblyayushchee-dlya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-drenchernogo-maloraskhodnyy-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-drenchernogo-maloraskhodnyy-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-drenchernogo-maloraskhodnyy-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-drenchernogo-maloraskhodnyy-3" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-pryamotochnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-pryamotochnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-pryamotochnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-pryamotochnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-3" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-montazha-uzlov-upravleniya/komplekt-krepezhnykh-detaley-dlya-montazha-uu-sprinklernogo-4" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/dopolnitelnye-komplektuyushchie-dlya-obsluzhivaniya-uzlov-upravleniya/remkomplekty-rti-dlya-sprinklernykh-uzlov-upravleniya/remkomplekt-dlya" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzel-upravleniya-sprint-i-eksgauster/uzel-upravleniya-sprint/uzel-upravleniya-sprint-100-uu-s10016-vze220-vf04-sprint-100" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzel-upravleniya-sprint-i-eksgauster/uzel-upravleniya-sprint/uzel-upravleniya-sprint-150-uu-s15016-vze220-vf04-sprint-150" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-maloraskhodnyy/uzel-upravleniya-drenchernyy-s-elektroprivodom-maloraskhodnyy-uu" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-maloraskhodnyy/uzel-upravleniya-drenchernyy-s-elektroprivodom-maloraskhodnyy-uu-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-maloraskhodnyy/uzel-upravleniya-drenchernyy-s-elektroprivodom-maloraskhodnyy-uu-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-maloraskhodnyy/uzel-upravleniya-drenchernyy-s-elektroprivodom-maloraskhodnyy-uu-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-s-kombinirovannym-elektro-i-gidro-i-pnevmaticheskim-privodami/uzel-upravleniya" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-s-kombinirovannym-elektro-i-gidro-i-pnevmaticheskim-privodami/uzel-upravleniya-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-s-kombinirovannym-elektro-i-gidro-i-pnevmaticheskim-privodami/uzel-upravleniya" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-drenchernye/uzel-upravleniya-drenchernyy-s-kombinirovannym-elektro-i-gidro-i-pnevmaticheskim-privodami/uzel-upravleniya-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-0" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-pryamotochnyy/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-2" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-shaltan/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-s10016v" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-shaltan/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-s15016v" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-shaltan/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-s20016v" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-shaltan/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-s6516v" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vodozapolnennyy-shaltan/uzel-upravleniya-sprinklernyy-vodozapolnennyy-uu-s8016v" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vozdushnyy/akselerator-a1506-gmo4" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vozdushnyy/uzel-upravleniya-sprinklernyy-vozdushnyy-uu-s10016vz-vfo4" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vozdushnyy/uzel-upravleniya-sprinklernyy-vozdushnyy-uu-s15016vz-vfo4" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vozdushnyy/uzel-upravleniya-sprinklernyy-vozdushnyy-uu-s10016vz-vfo4" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vozdushnyy/uzel-upravleniya-sprinklernyy-vozdushnyy-uu-s15016vz-vfo4" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vozdushnyy/uzel-upravleniya-sprinklernyy-vozdushnyy-uu-s10016vz-vfo4" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pojkom.spb.ru/catalog/uzly-upravleniya-sprinklernye/uzel-upravleniya-sprinklernyy-vozdushnyy/uzel-upravleniya-sprinklernyy-vozdushnyy-uu-s15016vz-vfo4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1548"/>
+  <dimension ref="A1:D1549"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C1548" sqref="C1548"/>
+      <selection activeCell="C1549" sqref="C1549"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="44" customWidth="true" style="0"/>
     <col min="3" max="3" width="62" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -18302,9024 +18305,9038 @@
     <row r="906" spans="1:4">
       <c r="A906" t="s">
         <v>980</v>
       </c>
       <c r="B906" t="s">
         <v>997</v>
       </c>
       <c r="C906" s="2" t="s">
         <v>999</v>
       </c>
       <c r="D906">
         <v>4758.0</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" t="s">
         <v>980</v>
       </c>
       <c r="B907" t="s">
         <v>1000</v>
       </c>
       <c r="C907" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="D907">
-        <v>3437.0</v>
+        <v>31000.0</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" t="s">
         <v>980</v>
       </c>
       <c r="B908" t="s">
         <v>1001</v>
       </c>
       <c r="C908" s="2" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="D908">
-        <v>2447.0</v>
+        <v>3437.0</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" t="s">
         <v>980</v>
       </c>
       <c r="B909" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C909" s="2" t="s">
         <v>1003</v>
       </c>
-      <c r="C909" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D909">
-        <v>2625.0</v>
+        <v>2447.0</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" t="s">
         <v>980</v>
       </c>
       <c r="B910" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="C910" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="D910">
         <v>2625.0</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" t="s">
         <v>980</v>
       </c>
       <c r="B911" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C911" s="2" t="s">
         <v>1006</v>
       </c>
-      <c r="C911" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D911">
-        <v>1250.0</v>
+        <v>2625.0</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" t="s">
         <v>980</v>
       </c>
       <c r="B912" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C912" s="2" t="s">
         <v>1008</v>
       </c>
-      <c r="C912" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D912">
-        <v>2405.0</v>
+        <v>1250.0</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" t="s">
         <v>980</v>
       </c>
       <c r="B913" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C913" s="2" t="s">
         <v>1010</v>
       </c>
-      <c r="C913" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D913">
-        <v>212.0</v>
+        <v>2405.0</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" t="s">
         <v>980</v>
       </c>
       <c r="B914" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="C914" s="2" t="s">
         <v>1012</v>
       </c>
       <c r="D914">
         <v>212.0</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" t="s">
         <v>980</v>
       </c>
       <c r="B915" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="C915" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="D915">
         <v>212.0</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" t="s">
         <v>980</v>
       </c>
       <c r="B916" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C916" s="2" t="s">
         <v>1014</v>
       </c>
-      <c r="C916" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D916">
-        <v>41055.0</v>
+        <v>212.0</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" t="s">
+        <v>980</v>
+      </c>
+      <c r="B917" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C917" s="2" t="s">
         <v>1016</v>
       </c>
-      <c r="B917" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D917">
-        <v>205228.0</v>
+        <v>41055.0</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B918" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C918" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="D918">
         <v>205228.0</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B919" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C919" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="D919">
-        <v>208243.0</v>
+        <v>205228.0</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B920" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C920" s="2" t="s">
         <v>1021</v>
       </c>
       <c r="D920">
         <v>208243.0</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B921" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C921" s="2" t="s">
         <v>1022</v>
       </c>
       <c r="D921">
-        <v>211257.0</v>
+        <v>208243.0</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B922" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C922" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="D922">
         <v>211257.0</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B923" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C923" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="D923">
-        <v>233145.0</v>
+        <v>211257.0</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B924" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C924" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="D924">
         <v>233145.0</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B925" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C925" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="D925">
         <v>233145.0</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B926" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C926" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="D926">
         <v>233145.0</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B927" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C927" s="2" t="s">
         <v>1028</v>
       </c>
-      <c r="C927" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D927">
-        <v>7742.0</v>
+        <v>233145.0</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B928" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C928" s="2" t="s">
         <v>1030</v>
       </c>
-      <c r="B928" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D928">
-        <v>1440.0</v>
+        <v>7742.0</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B929" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C929" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="D929">
-        <v>150.0</v>
+        <v>1440.0</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B930" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C930" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="D930">
-        <v>240.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B931" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C931" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="D931">
-        <v>340.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B932" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C932" s="2" t="s">
         <v>1036</v>
       </c>
       <c r="D932">
-        <v>840.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B933" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C933" s="2" t="s">
         <v>1037</v>
       </c>
       <c r="D933">
-        <v>1200.0</v>
+        <v>840.0</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B934" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C934" s="2" t="s">
         <v>1038</v>
       </c>
       <c r="D934">
-        <v>1590.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B935" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C935" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="D935">
-        <v>100.0</v>
+        <v>1590.0</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B936" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C936" s="2" t="s">
         <v>1040</v>
       </c>
       <c r="D936">
-        <v>1010.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B937" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C937" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="D937">
-        <v>260.0</v>
+        <v>1010.0</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B938" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C938" s="2" t="s">
         <v>1042</v>
       </c>
-      <c r="C938" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D938">
-        <v>1070.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B939" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="C939" s="2" t="s">
         <v>1044</v>
       </c>
       <c r="D939">
-        <v>830.0</v>
+        <v>1070.0</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B940" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="C940" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="D940">
-        <v>950.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B941" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="C941" s="2" t="s">
         <v>1046</v>
       </c>
       <c r="D941">
-        <v>2020.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B942" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="C942" s="2" t="s">
         <v>1047</v>
       </c>
       <c r="D942">
-        <v>5180.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B943" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C943" s="2" t="s">
         <v>1048</v>
       </c>
-      <c r="C943" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D943">
-        <v>1360.0</v>
+        <v>5180.0</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B944" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C944" s="2" t="s">
         <v>1050</v>
       </c>
       <c r="D944">
-        <v>1010.0</v>
+        <v>1360.0</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B945" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C945" s="2" t="s">
         <v>1051</v>
       </c>
       <c r="D945">
-        <v>150.0</v>
+        <v>1010.0</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B946" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C946" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="D946">
-        <v>130.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B947" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C947" s="2" t="s">
         <v>1053</v>
       </c>
       <c r="D947">
-        <v>210.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B948" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C948" s="2" t="s">
         <v>1054</v>
       </c>
       <c r="D948">
-        <v>410.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B949" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C949" s="2" t="s">
         <v>1055</v>
       </c>
       <c r="D949">
-        <v>940.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B950" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C950" s="2" t="s">
         <v>1056</v>
       </c>
       <c r="D950">
-        <v>1800.0</v>
+        <v>940.0</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B951" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C951" s="2" t="s">
         <v>1057</v>
       </c>
       <c r="D951">
-        <v>2020.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B952" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C952" s="2" t="s">
         <v>1058</v>
       </c>
       <c r="D952">
-        <v>210.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B953" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C953" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="D953">
-        <v>320.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B954" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C954" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="D954">
-        <v>360.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B955" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C955" s="2" t="s">
         <v>1061</v>
       </c>
-      <c r="C955" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D955">
-        <v>180.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B956" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="C956" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="D956">
-        <v>1010.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B957" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="C957" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="D957">
-        <v>270.0</v>
+        <v>1010.0</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B958" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="C958" s="2" t="s">
         <v>1065</v>
       </c>
       <c r="D958">
-        <v>580.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B959" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="C959" s="2" t="s">
         <v>1066</v>
       </c>
       <c r="D959">
-        <v>220.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B960" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C960" s="2" t="s">
         <v>1067</v>
       </c>
-      <c r="C960" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D960">
-        <v>180.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B961" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="C961" s="2" t="s">
         <v>1069</v>
       </c>
       <c r="D961">
-        <v>250.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B962" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="C962" s="2" t="s">
         <v>1070</v>
       </c>
       <c r="D962">
-        <v>330.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B963" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="C963" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="D963">
-        <v>1010.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B964" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="C964" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="D964">
-        <v>1300.0</v>
+        <v>1010.0</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B965" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="C965" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="D965">
-        <v>1870.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B966" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C966" s="2" t="s">
         <v>1074</v>
       </c>
-      <c r="C966" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D966">
-        <v>70.0</v>
+        <v>1870.0</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B967" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="C967" s="2" t="s">
         <v>1076</v>
       </c>
       <c r="D967">
-        <v>80.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B968" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C968" s="2" t="s">
         <v>1077</v>
       </c>
-      <c r="C968" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D968">
-        <v>340.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B969" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="C969" s="2" t="s">
         <v>1079</v>
       </c>
       <c r="D969">
-        <v>230.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B970" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="C970" s="2" t="s">
         <v>1080</v>
       </c>
       <c r="D970">
-        <v>140.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B971" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="C971" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="D971">
-        <v>80.0</v>
+        <v>140.0</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B972" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C972" s="2" t="s">
         <v>1082</v>
       </c>
-      <c r="C972" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D972">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B973" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="C973" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="D973">
-        <v>30.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B974" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="C974" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="D974">
-        <v>40.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B975" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="C975" s="2" t="s">
         <v>1086</v>
       </c>
       <c r="D975">
-        <v>50.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B976" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="C976" s="2" t="s">
         <v>1087</v>
       </c>
       <c r="D976">
-        <v>130.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B977" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C977" s="2" t="s">
         <v>1088</v>
       </c>
-      <c r="C977" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D977">
-        <v>80.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B978" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C978" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="D978">
-        <v>40.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B979" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C979" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="D979">
-        <v>80.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B980" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C980" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="D980">
-        <v>70.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B981" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C981" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="D981">
-        <v>160.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B982" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C982" s="2" t="s">
         <v>1094</v>
       </c>
-      <c r="C982" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D982">
-        <v>710.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B983" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C983" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="D983">
-        <v>830.0</v>
+        <v>710.0</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B984" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C984" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="D984">
-        <v>980.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B985" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C985" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="D985">
-        <v>1170.0</v>
+        <v>980.0</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B986" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C986" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="D986">
-        <v>1380.0</v>
+        <v>1170.0</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B987" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C987" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="D987">
-        <v>2020.0</v>
+        <v>1380.0</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B988" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C988" s="2" t="s">
         <v>1101</v>
       </c>
-      <c r="C988" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D988">
-        <v>750.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B989" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="C989" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="D989">
-        <v>800.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B990" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="C990" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="D990">
-        <v>910.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B991" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="C991" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="D991">
-        <v>1050.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B992" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="C992" s="2" t="s">
         <v>1106</v>
       </c>
       <c r="D992">
-        <v>1330.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B993" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="C993" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="D993">
-        <v>1570.0</v>
+        <v>1330.0</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B994" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="C994" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="D994">
-        <v>2440.0</v>
+        <v>1570.0</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B995" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C995" s="2" t="s">
         <v>1109</v>
       </c>
-      <c r="C995" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D995">
-        <v>660.0</v>
+        <v>2440.0</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B996" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="C996" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="D996">
-        <v>770.0</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B997" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="C997" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="D997">
-        <v>800.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B998" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="C998" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="D998">
-        <v>840.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B999" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="C999" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="D999">
-        <v>1170.0</v>
+        <v>840.0</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1000" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="C1000" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="D1000">
-        <v>1230.0</v>
+        <v>1170.0</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1001" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="C1001" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="D1001">
-        <v>1470.0</v>
+        <v>1230.0</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1002" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C1002" s="2" t="s">
         <v>1117</v>
       </c>
-      <c r="C1002" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1002">
-        <v>810.0</v>
+        <v>1470.0</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1003" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1003" s="2" t="s">
         <v>1119</v>
       </c>
       <c r="D1003">
-        <v>2370.0</v>
+        <v>810.0</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1004" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1004" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="D1004">
-        <v>1740.0</v>
+        <v>2370.0</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1005" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1005" s="2" t="s">
         <v>1121</v>
       </c>
       <c r="D1005">
-        <v>1110.0</v>
+        <v>1740.0</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1006" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1006" s="2" t="s">
         <v>1122</v>
       </c>
       <c r="D1006">
-        <v>930.0</v>
+        <v>1110.0</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1007" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1007" s="2" t="s">
         <v>1123</v>
       </c>
       <c r="D1007">
-        <v>1040.0</v>
+        <v>930.0</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1008" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1008" s="2" t="s">
         <v>1124</v>
       </c>
       <c r="D1008">
-        <v>1140.0</v>
+        <v>1040.0</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1009" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1009" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="D1009">
-        <v>750.0</v>
+        <v>1140.0</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1010" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1010" s="2" t="s">
         <v>1126</v>
       </c>
       <c r="D1010">
-        <v>1430.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1011" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1011" s="2" t="s">
         <v>1127</v>
       </c>
       <c r="D1011">
-        <v>1100.0</v>
+        <v>1430.0</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1012" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1012" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="D1012">
-        <v>1150.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1013" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1013" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="D1013">
-        <v>1190.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1014" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1014" s="2" t="s">
         <v>1130</v>
       </c>
       <c r="D1014">
-        <v>1580.0</v>
+        <v>1190.0</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1015" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1015" s="2" t="s">
         <v>1131</v>
       </c>
       <c r="D1015">
-        <v>2020.0</v>
+        <v>1580.0</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1016" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1016" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="D1016">
-        <v>1270.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1017" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C1017" s="2" t="s">
         <v>1133</v>
       </c>
       <c r="D1017">
-        <v>400.0</v>
+        <v>1270.0</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1018" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C1018" s="2" t="s">
         <v>1134</v>
       </c>
-      <c r="C1018" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1018">
-        <v>2390.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1019" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="C1019" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="D1019">
-        <v>3780.0</v>
+        <v>2390.0</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1020" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C1020" s="2" t="s">
         <v>1137</v>
       </c>
-      <c r="C1020" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1020">
-        <v>930.0</v>
+        <v>3780.0</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1021" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="C1021" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="D1021">
-        <v>1140.0</v>
+        <v>930.0</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1022" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C1022" s="2" t="s">
         <v>1140</v>
       </c>
-      <c r="C1022" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1022">
-        <v>2570.0</v>
+        <v>1140.0</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1023" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C1023" s="2" t="s">
         <v>1142</v>
       </c>
       <c r="D1023">
-        <v>3900.0</v>
+        <v>2570.0</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1024" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C1024" s="2" t="s">
         <v>1143</v>
       </c>
       <c r="D1024">
-        <v>3780.0</v>
+        <v>3900.0</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1025" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C1025" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="D1025">
-        <v>1970.0</v>
+        <v>3780.0</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1026" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C1026" s="2" t="s">
         <v>1145</v>
       </c>
       <c r="D1026">
-        <v>1950.0</v>
+        <v>1970.0</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1027" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C1027" s="2" t="s">
         <v>1146</v>
       </c>
       <c r="D1027">
-        <v>3340.0</v>
+        <v>1950.0</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1028" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C1028" s="2" t="s">
         <v>1147</v>
       </c>
-      <c r="C1028" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1028">
-        <v>2620.0</v>
+        <v>3340.0</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1029" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="C1029" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="D1029">
-        <v>4050.0</v>
+        <v>2620.0</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1030" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C1030" s="2" t="s">
         <v>1150</v>
       </c>
-      <c r="C1030" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1030">
-        <v>2440.0</v>
+        <v>4050.0</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1031" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="C1031" s="2" t="s">
         <v>1152</v>
       </c>
       <c r="D1031">
-        <v>4380.0</v>
+        <v>2440.0</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1032" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="C1032" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="D1032">
-        <v>1710.0</v>
+        <v>4380.0</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1033" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="C1033" s="2" t="s">
         <v>1154</v>
       </c>
       <c r="D1033">
-        <v>1670.0</v>
+        <v>1710.0</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1034" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1034" s="2" t="s">
         <v>1155</v>
       </c>
-      <c r="C1034" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1034">
-        <v>1630.0</v>
+        <v>1670.0</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1035" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="C1035" s="2" t="s">
         <v>1157</v>
       </c>
       <c r="D1035">
-        <v>1970.0</v>
+        <v>1630.0</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1036" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C1036" s="2" t="s">
         <v>1158</v>
       </c>
-      <c r="C1036" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1036">
-        <v>1720.0</v>
+        <v>1970.0</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1037" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="C1037" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="D1037">
-        <v>2070.0</v>
+        <v>1720.0</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1038" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="C1038" s="2" t="s">
         <v>1161</v>
       </c>
       <c r="D1038">
-        <v>2940.0</v>
+        <v>2070.0</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1039" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C1039" s="2" t="s">
         <v>1162</v>
       </c>
-      <c r="C1039" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1039">
-        <v>1790.0</v>
+        <v>2940.0</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1040" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="C1040" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="D1040">
-        <v>2240.0</v>
+        <v>1790.0</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1041" t="s">
-        <v>1165</v>
+        <v>1163</v>
       </c>
       <c r="C1041" s="2" t="s">
         <v>1165</v>
       </c>
       <c r="D1041">
-        <v>330.0</v>
+        <v>2240.0</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1042" t="s">
         <v>1166</v>
       </c>
       <c r="C1042" s="2" t="s">
         <v>1166</v>
       </c>
       <c r="D1042">
-        <v>200.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1043" t="s">
         <v>1167</v>
       </c>
       <c r="C1043" s="2" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="D1043">
-        <v>3070.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1044" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="C1044" s="2" t="s">
         <v>1169</v>
       </c>
       <c r="D1044">
-        <v>3980.0</v>
+        <v>3070.0</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1045" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="C1045" s="2" t="s">
         <v>1170</v>
       </c>
       <c r="D1045">
-        <v>6460.0</v>
+        <v>3980.0</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1046" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C1046" s="2" t="s">
         <v>1171</v>
       </c>
-      <c r="C1046" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1046">
-        <v>680.0</v>
+        <v>6460.0</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1047" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="C1047" s="2" t="s">
         <v>1173</v>
       </c>
       <c r="D1047">
         <v>680.0</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1048" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="C1048" s="2" t="s">
         <v>1174</v>
       </c>
       <c r="D1048">
         <v>680.0</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1049" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="C1049" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="D1049">
         <v>680.0</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1050" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="C1050" s="2" t="s">
         <v>1176</v>
       </c>
       <c r="D1050">
-        <v>290.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1051" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="C1051" s="2" t="s">
         <v>1177</v>
       </c>
       <c r="D1051">
-        <v>880.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1052" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="C1052" s="2" t="s">
         <v>1178</v>
       </c>
       <c r="D1052">
-        <v>650.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1053" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="C1053" s="2" t="s">
         <v>1179</v>
       </c>
       <c r="D1053">
-        <v>880.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1054" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="C1054" s="2" t="s">
         <v>1180</v>
       </c>
       <c r="D1054">
-        <v>790.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1055" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="C1055" s="2" t="s">
         <v>1181</v>
       </c>
       <c r="D1055">
         <v>790.0</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1056" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C1056" s="2" t="s">
         <v>1182</v>
       </c>
-      <c r="C1056" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1056">
-        <v>80.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1057" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="C1057" s="2" t="s">
         <v>1184</v>
       </c>
       <c r="D1057">
-        <v>120.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1058" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="C1058" s="2" t="s">
         <v>1185</v>
       </c>
       <c r="D1058">
-        <v>200.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1059" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C1059" s="2" t="s">
         <v>1186</v>
       </c>
-      <c r="C1059" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1059">
-        <v>7490.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1060" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1060" s="2" t="s">
         <v>1188</v>
       </c>
       <c r="D1060">
-        <v>5130.0</v>
+        <v>7490.0</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1061" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1061" s="2" t="s">
         <v>1189</v>
       </c>
       <c r="D1061">
-        <v>9800.0</v>
+        <v>5130.0</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1062" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1062" s="2" t="s">
         <v>1190</v>
       </c>
       <c r="D1062">
-        <v>1770.0</v>
+        <v>9800.0</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1063" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1063" s="2" t="s">
         <v>1191</v>
       </c>
       <c r="D1063">
-        <v>2630.0</v>
+        <v>1770.0</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1064" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1064" s="2" t="s">
         <v>1192</v>
       </c>
       <c r="D1064">
-        <v>2910.0</v>
+        <v>2630.0</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1065" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1065" s="2" t="s">
         <v>1193</v>
       </c>
       <c r="D1065">
-        <v>3770.0</v>
+        <v>2910.0</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1066" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1066" s="2" t="s">
         <v>1194</v>
       </c>
       <c r="D1066">
-        <v>4580.0</v>
+        <v>3770.0</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1067" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1067" s="2" t="s">
         <v>1195</v>
       </c>
       <c r="D1067">
-        <v>3480.0</v>
+        <v>4580.0</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1068" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1068" s="2" t="s">
         <v>1196</v>
       </c>
       <c r="D1068">
-        <v>4750.0</v>
+        <v>3480.0</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1069" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1069" s="2" t="s">
         <v>1197</v>
       </c>
       <c r="D1069">
-        <v>3160.0</v>
+        <v>4750.0</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1070" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1070" s="2" t="s">
         <v>1198</v>
       </c>
       <c r="D1070">
-        <v>4150.0</v>
+        <v>3160.0</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1071" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1071" s="2" t="s">
         <v>1199</v>
       </c>
       <c r="D1071">
-        <v>6010.0</v>
+        <v>4150.0</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1072" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1072" s="2" t="s">
         <v>1200</v>
       </c>
       <c r="D1072">
-        <v>7060.0</v>
+        <v>6010.0</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1073" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1073" s="2" t="s">
         <v>1201</v>
       </c>
       <c r="D1073">
-        <v>10720.0</v>
+        <v>7060.0</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1074" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1074" s="2" t="s">
         <v>1202</v>
       </c>
       <c r="D1074">
-        <v>14120.0</v>
+        <v>10720.0</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1075" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C1075" s="2" t="s">
         <v>1203</v>
       </c>
-      <c r="C1075" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1075">
-        <v>10660.0</v>
+        <v>14120.0</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1076" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C1076" s="2" t="s">
         <v>1205</v>
       </c>
       <c r="D1076">
-        <v>11880.0</v>
+        <v>10660.0</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1077" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C1077" s="2" t="s">
         <v>1206</v>
       </c>
       <c r="D1077">
-        <v>13710.0</v>
+        <v>11880.0</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1078" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C1078" s="2" t="s">
         <v>1207</v>
       </c>
       <c r="D1078">
-        <v>15420.0</v>
+        <v>13710.0</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1079" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C1079" s="2" t="s">
         <v>1208</v>
       </c>
       <c r="D1079">
-        <v>18090.0</v>
+        <v>15420.0</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1080" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C1080" s="2" t="s">
         <v>1209</v>
       </c>
       <c r="D1080">
-        <v>20540.0</v>
+        <v>18090.0</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1081" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C1081" s="2" t="s">
         <v>1210</v>
       </c>
-      <c r="C1081" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1081">
-        <v>300.0</v>
+        <v>20540.0</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1082" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1082" s="2" t="s">
         <v>1212</v>
       </c>
       <c r="D1082">
-        <v>330.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1083" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1083" s="2" t="s">
         <v>1213</v>
       </c>
       <c r="D1083">
-        <v>650.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1084" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1084" s="2" t="s">
         <v>1214</v>
       </c>
       <c r="D1084">
-        <v>850.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1085" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1085" s="2" t="s">
         <v>1215</v>
       </c>
       <c r="D1085">
-        <v>930.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1086" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1086" s="2" t="s">
         <v>1216</v>
       </c>
       <c r="D1086">
-        <v>790.0</v>
+        <v>930.0</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1087" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1087" s="2" t="s">
         <v>1217</v>
       </c>
       <c r="D1087">
-        <v>600.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1088" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1088" s="2" t="s">
         <v>1218</v>
       </c>
       <c r="D1088">
-        <v>1340.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1089" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1089" s="2" t="s">
         <v>1219</v>
       </c>
       <c r="D1089">
-        <v>1730.0</v>
+        <v>1340.0</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1090" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1090" s="2" t="s">
         <v>1220</v>
       </c>
       <c r="D1090">
-        <v>600.0</v>
+        <v>1730.0</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1091" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1091" s="2" t="s">
         <v>1221</v>
       </c>
       <c r="D1091">
-        <v>490.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1092" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1092" s="2" t="s">
         <v>1222</v>
       </c>
       <c r="D1092">
-        <v>840.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1093" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1093" s="2" t="s">
         <v>1223</v>
       </c>
       <c r="D1093">
-        <v>1180.0</v>
+        <v>840.0</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1094" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1094" s="2" t="s">
         <v>1224</v>
       </c>
       <c r="D1094">
-        <v>870.0</v>
+        <v>1180.0</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1095" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1095" s="2" t="s">
         <v>1225</v>
       </c>
       <c r="D1095">
-        <v>1490.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1096" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1096" s="2" t="s">
         <v>1226</v>
       </c>
       <c r="D1096">
-        <v>710.0</v>
+        <v>1490.0</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1097" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1097" s="2" t="s">
         <v>1227</v>
       </c>
       <c r="D1097">
-        <v>1030.0</v>
+        <v>710.0</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1098" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1098" s="2" t="s">
         <v>1228</v>
       </c>
       <c r="D1098">
-        <v>710.0</v>
+        <v>1030.0</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1099" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C1099" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="D1099">
-        <v>800.0</v>
+        <v>710.0</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1100" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C1100" s="2" t="s">
         <v>1230</v>
       </c>
-      <c r="C1100" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1100">
-        <v>4900.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1101" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="C1101" s="2" t="s">
         <v>1232</v>
       </c>
       <c r="D1101">
-        <v>2620.0</v>
+        <v>4900.0</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1102" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="C1102" s="2" t="s">
         <v>1233</v>
       </c>
       <c r="D1102">
-        <v>3730.0</v>
+        <v>2620.0</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1103" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="C1103" s="2" t="s">
         <v>1234</v>
       </c>
       <c r="D1103">
-        <v>1960.0</v>
+        <v>3730.0</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1104" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="C1104" s="2" t="s">
         <v>1235</v>
       </c>
       <c r="D1104">
-        <v>3600.0</v>
+        <v>1960.0</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1105" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="C1105" s="2" t="s">
         <v>1236</v>
       </c>
       <c r="D1105">
-        <v>4320.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1106" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="C1106" s="2" t="s">
         <v>1237</v>
       </c>
       <c r="D1106">
-        <v>9150.0</v>
+        <v>4320.0</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1107" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C1107" s="2" t="s">
         <v>1238</v>
       </c>
-      <c r="C1107" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1107">
-        <v>1440.0</v>
+        <v>9150.0</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1108" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C1108" s="2" t="s">
         <v>1240</v>
       </c>
-      <c r="C1108" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1108">
-        <v>6000.0</v>
+        <v>1440.0</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1109" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1109" s="2" t="s">
         <v>1242</v>
       </c>
       <c r="D1109">
         <v>6000.0</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1110" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1110" s="2" t="s">
         <v>1243</v>
       </c>
       <c r="D1110">
-        <v>6260.0</v>
+        <v>6000.0</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1111" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1111" s="2" t="s">
         <v>1244</v>
       </c>
       <c r="D1111">
         <v>6260.0</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1112" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1112" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="D1112">
-        <v>5780.0</v>
+        <v>6260.0</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1113" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1113" s="2" t="s">
         <v>1246</v>
       </c>
       <c r="D1113">
         <v>5780.0</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1114" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1114" s="2" t="s">
         <v>1247</v>
       </c>
       <c r="D1114">
-        <v>5870.0</v>
+        <v>5780.0</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1115" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1115" s="2" t="s">
         <v>1248</v>
       </c>
       <c r="D1115">
         <v>5870.0</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1116" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1116" s="2" t="s">
         <v>1249</v>
       </c>
       <c r="D1116">
-        <v>22460.0</v>
+        <v>5870.0</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1117" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1117" s="2" t="s">
         <v>1250</v>
       </c>
       <c r="D1117">
-        <v>22660.0</v>
+        <v>22460.0</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1118" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1118" s="2" t="s">
         <v>1251</v>
       </c>
       <c r="D1118">
-        <v>23310.0</v>
+        <v>22660.0</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1119" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1119" s="2" t="s">
         <v>1252</v>
       </c>
       <c r="D1119">
-        <v>23640.0</v>
+        <v>23310.0</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1120" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1120" s="2" t="s">
         <v>1253</v>
       </c>
       <c r="D1120">
-        <v>6440.0</v>
+        <v>23640.0</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1121" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1121" s="2" t="s">
         <v>1254</v>
       </c>
       <c r="D1121">
         <v>6440.0</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1122" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1122" s="2" t="s">
         <v>1255</v>
       </c>
       <c r="D1122">
-        <v>6770.0</v>
+        <v>6440.0</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1123" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1123" s="2" t="s">
         <v>1256</v>
       </c>
       <c r="D1123">
         <v>6770.0</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1124" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1124" s="2" t="s">
         <v>1257</v>
       </c>
       <c r="D1124">
-        <v>6870.0</v>
+        <v>6770.0</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1125" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1125" s="2" t="s">
         <v>1258</v>
       </c>
       <c r="D1125">
         <v>6870.0</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1126" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1126" s="2" t="s">
         <v>1259</v>
       </c>
       <c r="D1126">
-        <v>7070.0</v>
+        <v>6870.0</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1127" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C1127" s="2" t="s">
         <v>1260</v>
       </c>
       <c r="D1127">
         <v>7070.0</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1128" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C1128" s="2" t="s">
         <v>1261</v>
       </c>
-      <c r="C1128" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1128">
-        <v>1360.0</v>
+        <v>7070.0</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1129" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="C1129" s="2" t="s">
         <v>1263</v>
       </c>
       <c r="D1129">
         <v>1360.0</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1130" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="C1130" s="2" t="s">
         <v>1264</v>
       </c>
       <c r="D1130">
-        <v>1430.0</v>
+        <v>1360.0</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1131" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="C1131" s="2" t="s">
         <v>1265</v>
       </c>
       <c r="D1131">
         <v>1430.0</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1132" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="C1132" s="2" t="s">
         <v>1266</v>
       </c>
       <c r="D1132">
-        <v>6440.0</v>
+        <v>1430.0</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1133" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="C1133" s="2" t="s">
         <v>1267</v>
       </c>
       <c r="D1133">
-        <v>6710.0</v>
+        <v>6440.0</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1134" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C1134" s="2" t="s">
         <v>1268</v>
       </c>
-      <c r="C1134" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1134">
-        <v>1710.0</v>
+        <v>6710.0</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1135" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1135" s="2" t="s">
         <v>1270</v>
       </c>
       <c r="D1135">
         <v>1710.0</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1136" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1136" s="2" t="s">
         <v>1271</v>
       </c>
       <c r="D1136">
-        <v>1800.0</v>
+        <v>1710.0</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1137" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1137" s="2" t="s">
         <v>1272</v>
       </c>
       <c r="D1137">
         <v>1800.0</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1138" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1138" s="2" t="s">
         <v>1273</v>
       </c>
       <c r="D1138">
-        <v>1550.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1139" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1139" s="2" t="s">
         <v>1274</v>
       </c>
       <c r="D1139">
         <v>1550.0</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1140" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1140" s="2" t="s">
         <v>1275</v>
       </c>
       <c r="D1140">
-        <v>1710.0</v>
+        <v>1550.0</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1141" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1141" s="2" t="s">
         <v>1276</v>
       </c>
       <c r="D1141">
         <v>1710.0</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1142" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1142" s="2" t="s">
         <v>1277</v>
       </c>
       <c r="D1142">
-        <v>7100.0</v>
+        <v>1710.0</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1143" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1143" s="2" t="s">
         <v>1278</v>
       </c>
       <c r="D1143">
-        <v>7690.0</v>
+        <v>7100.0</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1144" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1144" s="2" t="s">
         <v>1279</v>
       </c>
       <c r="D1144">
-        <v>7360.0</v>
+        <v>7690.0</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1145" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1145" s="2" t="s">
         <v>1280</v>
       </c>
       <c r="D1145">
-        <v>7820.0</v>
+        <v>7360.0</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1146" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1146" s="2" t="s">
         <v>1281</v>
       </c>
       <c r="D1146">
-        <v>3140.0</v>
+        <v>7820.0</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1147" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1147" s="2" t="s">
         <v>1282</v>
       </c>
       <c r="D1147">
         <v>3140.0</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1148" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1148" s="2" t="s">
         <v>1283</v>
       </c>
       <c r="D1148">
-        <v>3300.0</v>
+        <v>3140.0</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1149" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1149" s="2" t="s">
         <v>1284</v>
       </c>
       <c r="D1149">
         <v>3300.0</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1150" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1150" s="2" t="s">
         <v>1285</v>
       </c>
       <c r="D1150">
-        <v>3340.0</v>
+        <v>3300.0</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1151" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1151" s="2" t="s">
         <v>1286</v>
       </c>
       <c r="D1151">
         <v>3340.0</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1152" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1152" s="2" t="s">
         <v>1287</v>
       </c>
       <c r="D1152">
-        <v>3500.0</v>
+        <v>3340.0</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1153" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C1153" s="2" t="s">
         <v>1288</v>
       </c>
       <c r="D1153">
         <v>3500.0</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1154" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C1154" s="2" t="s">
         <v>1289</v>
       </c>
-      <c r="C1154" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1154">
-        <v>3220.0</v>
+        <v>3500.0</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1155" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1155" s="2" t="s">
         <v>1291</v>
       </c>
       <c r="D1155">
         <v>3220.0</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1156" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1156" s="2" t="s">
         <v>1292</v>
       </c>
       <c r="D1156">
-        <v>3510.0</v>
+        <v>3220.0</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1157" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1157" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="D1157">
         <v>3510.0</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1158" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1158" s="2" t="s">
         <v>1294</v>
       </c>
       <c r="D1158">
-        <v>2900.0</v>
+        <v>3510.0</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1159" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1159" s="2" t="s">
         <v>1295</v>
       </c>
       <c r="D1159">
         <v>2900.0</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1160" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1160" s="2" t="s">
         <v>1296</v>
       </c>
       <c r="D1160">
-        <v>3060.0</v>
+        <v>2900.0</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1161" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1161" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="D1161">
         <v>3060.0</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1162" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1162" s="2" t="s">
         <v>1298</v>
       </c>
       <c r="D1162">
-        <v>14450.0</v>
+        <v>3060.0</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1163" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1163" s="2" t="s">
         <v>1299</v>
       </c>
       <c r="D1163">
-        <v>13600.0</v>
+        <v>14450.0</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1164" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1164" s="2" t="s">
         <v>1300</v>
       </c>
       <c r="D1164">
-        <v>14780.0</v>
+        <v>13600.0</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1165" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1165" s="2" t="s">
         <v>1301</v>
       </c>
       <c r="D1165">
-        <v>14190.0</v>
+        <v>14780.0</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1166" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1166" s="2" t="s">
         <v>1302</v>
       </c>
       <c r="D1166">
-        <v>5000.0</v>
+        <v>14190.0</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1167" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1167" s="2" t="s">
         <v>1303</v>
       </c>
       <c r="D1167">
         <v>5000.0</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1168" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1168" s="2" t="s">
         <v>1304</v>
       </c>
       <c r="D1168">
-        <v>5330.0</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1169" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1169" s="2" t="s">
         <v>1305</v>
       </c>
       <c r="D1169">
         <v>5330.0</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1170" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1170" s="2" t="s">
         <v>1306</v>
       </c>
       <c r="D1170">
-        <v>5360.0</v>
+        <v>5330.0</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1171" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1171" s="2" t="s">
         <v>1307</v>
       </c>
       <c r="D1171">
         <v>5360.0</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1172" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1172" s="2" t="s">
         <v>1308</v>
       </c>
       <c r="D1172">
-        <v>5680.0</v>
+        <v>5360.0</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1173" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1173" s="2" t="s">
         <v>1309</v>
       </c>
       <c r="D1173">
         <v>5680.0</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1174" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C1174" s="2" t="s">
         <v>1310</v>
       </c>
-      <c r="C1174" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1174">
-        <v>2640.0</v>
+        <v>5680.0</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1175" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1175" s="2" t="s">
         <v>1312</v>
       </c>
       <c r="D1175">
         <v>2640.0</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1176" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1176" s="2" t="s">
         <v>1313</v>
       </c>
       <c r="D1176">
-        <v>2800.0</v>
+        <v>2640.0</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1177" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1177" s="2" t="s">
         <v>1314</v>
       </c>
       <c r="D1177">
         <v>2800.0</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1178" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1178" s="2" t="s">
         <v>1315</v>
       </c>
       <c r="D1178">
-        <v>2410.0</v>
+        <v>2800.0</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1179" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1179" s="2" t="s">
         <v>1316</v>
       </c>
       <c r="D1179">
         <v>2410.0</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1180" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1180" s="2" t="s">
         <v>1317</v>
       </c>
       <c r="D1180">
-        <v>2560.0</v>
+        <v>2410.0</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1181" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1181" s="2" t="s">
         <v>1318</v>
       </c>
       <c r="D1181">
         <v>2560.0</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1182" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1182" s="2" t="s">
         <v>1319</v>
       </c>
       <c r="D1182">
-        <v>11040.0</v>
+        <v>2560.0</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1183" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1183" s="2" t="s">
         <v>1320</v>
       </c>
       <c r="D1183">
-        <v>11630.0</v>
+        <v>11040.0</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1184" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1184" s="2" t="s">
         <v>1321</v>
       </c>
       <c r="D1184">
-        <v>11170.0</v>
+        <v>11630.0</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1185" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1185" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="D1185">
-        <v>11830.0</v>
+        <v>11170.0</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1186" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1186" s="2" t="s">
         <v>1323</v>
       </c>
       <c r="D1186">
-        <v>4190.0</v>
+        <v>11830.0</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1187" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1187" s="2" t="s">
         <v>1324</v>
       </c>
       <c r="D1187">
         <v>4190.0</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1188" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1188" s="2" t="s">
         <v>1325</v>
       </c>
       <c r="D1188">
-        <v>4340.0</v>
+        <v>4190.0</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1189" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1189" s="2" t="s">
         <v>1326</v>
       </c>
       <c r="D1189">
         <v>4340.0</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1190" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1190" s="2" t="s">
         <v>1327</v>
       </c>
       <c r="D1190">
-        <v>4410.0</v>
+        <v>4340.0</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1191" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1191" s="2" t="s">
         <v>1328</v>
       </c>
       <c r="D1191">
         <v>4410.0</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1192" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1192" s="2" t="s">
         <v>1329</v>
       </c>
       <c r="D1192">
-        <v>4560.0</v>
+        <v>4410.0</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1193" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1193" s="2" t="s">
         <v>1330</v>
       </c>
       <c r="D1193">
         <v>4560.0</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1194" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C1194" s="2" t="s">
         <v>1331</v>
       </c>
-      <c r="C1194" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1194">
-        <v>1020.0</v>
+        <v>4560.0</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1195" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1195" s="2" t="s">
         <v>1333</v>
       </c>
       <c r="D1195">
         <v>1020.0</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1196" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1196" s="2" t="s">
         <v>1334</v>
       </c>
       <c r="D1196">
-        <v>1140.0</v>
+        <v>1020.0</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1197" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1197" s="2" t="s">
         <v>1335</v>
       </c>
       <c r="D1197">
         <v>1140.0</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1198" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1198" s="2" t="s">
         <v>1336</v>
       </c>
       <c r="D1198">
-        <v>5000.0</v>
+        <v>1140.0</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1199" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1199" s="2" t="s">
         <v>1337</v>
       </c>
       <c r="D1199">
-        <v>5130.0</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1200" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1200" s="2" t="s">
         <v>1338</v>
       </c>
       <c r="D1200">
-        <v>1300.0</v>
+        <v>5130.0</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1201" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1201" s="2" t="s">
         <v>1339</v>
       </c>
       <c r="D1201">
         <v>1300.0</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1202" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1202" s="2" t="s">
         <v>1340</v>
       </c>
       <c r="D1202">
-        <v>1330.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1203" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1203" s="2" t="s">
         <v>1341</v>
       </c>
       <c r="D1203">
         <v>1330.0</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1204" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1204" s="2" t="s">
         <v>1342</v>
       </c>
       <c r="D1204">
-        <v>2020.0</v>
+        <v>1330.0</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1205" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1205" s="2" t="s">
         <v>1343</v>
       </c>
       <c r="D1205">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1206" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1206" s="2" t="s">
         <v>1344</v>
       </c>
       <c r="D1206">
-        <v>2290.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1207" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1207" s="2" t="s">
         <v>1345</v>
       </c>
       <c r="D1207">
         <v>2290.0</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1208" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1208" s="2" t="s">
         <v>1346</v>
       </c>
       <c r="D1208">
-        <v>1250.0</v>
+        <v>2290.0</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1209" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C1209" s="2" t="s">
         <v>1347</v>
       </c>
       <c r="D1209">
         <v>1250.0</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1210" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C1210" s="2" t="s">
         <v>1348</v>
       </c>
-      <c r="C1210" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1210">
-        <v>3330.0</v>
+        <v>1250.0</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1211" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1211" s="2" t="s">
         <v>1350</v>
       </c>
       <c r="D1211">
         <v>3330.0</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1212" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1212" s="2" t="s">
         <v>1351</v>
       </c>
       <c r="D1212">
-        <v>3530.0</v>
+        <v>3330.0</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1213" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1213" s="2" t="s">
         <v>1352</v>
       </c>
       <c r="D1213">
         <v>3530.0</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1214" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1214" s="2" t="s">
         <v>1353</v>
       </c>
       <c r="D1214">
-        <v>3100.0</v>
+        <v>3530.0</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1215" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1215" s="2" t="s">
         <v>1354</v>
       </c>
       <c r="D1215">
         <v>3100.0</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1216" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1216" s="2" t="s">
         <v>1355</v>
       </c>
       <c r="D1216">
-        <v>3330.0</v>
+        <v>3100.0</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1217" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1217" s="2" t="s">
         <v>1356</v>
       </c>
       <c r="D1217">
         <v>3330.0</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1218" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1218" s="2" t="s">
         <v>1357</v>
       </c>
       <c r="D1218">
-        <v>14260.0</v>
+        <v>3330.0</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1219" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1219" s="2" t="s">
         <v>1358</v>
       </c>
       <c r="D1219">
-        <v>14840.0</v>
+        <v>14260.0</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1220" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1220" s="2" t="s">
         <v>1359</v>
       </c>
       <c r="D1220">
-        <v>15110.0</v>
+        <v>14840.0</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1221" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1221" s="2" t="s">
         <v>1360</v>
       </c>
       <c r="D1221">
-        <v>15430.0</v>
+        <v>15110.0</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1222" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1222" s="2" t="s">
         <v>1361</v>
       </c>
       <c r="D1222">
-        <v>5520.0</v>
+        <v>15430.0</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1223" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1223" s="2" t="s">
         <v>1362</v>
       </c>
       <c r="D1223">
         <v>5520.0</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1224" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1224" s="2" t="s">
         <v>1363</v>
       </c>
       <c r="D1224">
-        <v>5870.0</v>
+        <v>5520.0</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1225" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1225" s="2" t="s">
         <v>1364</v>
       </c>
       <c r="D1225">
         <v>5870.0</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1226" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1226" s="2" t="s">
         <v>1365</v>
       </c>
       <c r="D1226">
         <v>5870.0</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1227" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1227" s="2" t="s">
         <v>1366</v>
       </c>
       <c r="D1227">
         <v>5870.0</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1228" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1228" s="2" t="s">
         <v>1367</v>
       </c>
       <c r="D1228">
-        <v>6190.0</v>
+        <v>5870.0</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B1229" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C1229" s="2" t="s">
         <v>1368</v>
       </c>
       <c r="D1229">
         <v>6190.0</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C1230" s="2" t="s">
         <v>1369</v>
       </c>
-      <c r="B1230" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1230">
-        <v>290.0</v>
+        <v>6190.0</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1231" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C1231" s="2" t="s">
         <v>1372</v>
       </c>
       <c r="D1231">
-        <v>190.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1232" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C1232" s="2" t="s">
         <v>1373</v>
       </c>
       <c r="D1232">
-        <v>140.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1233" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C1233" s="2" t="s">
         <v>1374</v>
       </c>
       <c r="D1233">
-        <v>90.0</v>
+        <v>140.0</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1234" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C1234" s="2" t="s">
         <v>1375</v>
       </c>
       <c r="D1234">
-        <v>460.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1235" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C1235" s="2" t="s">
         <v>1376</v>
       </c>
       <c r="D1235">
-        <v>280.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1236" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C1236" s="2" t="s">
         <v>1377</v>
       </c>
       <c r="D1236">
-        <v>340.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1237" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C1237" s="2" t="s">
         <v>1378</v>
       </c>
       <c r="D1237">
-        <v>200.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1238" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C1238" s="2" t="s">
         <v>1379</v>
       </c>
-      <c r="C1238" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1238">
-        <v>3210.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1239" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C1239" s="2" t="s">
         <v>1381</v>
       </c>
       <c r="D1239">
-        <v>2490.0</v>
+        <v>3210.0</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1240" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C1240" s="2" t="s">
         <v>1382</v>
       </c>
-      <c r="C1240" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1240">
-        <v>7060.0</v>
+        <v>2490.0</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1241" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="C1241" s="2" t="s">
         <v>1384</v>
       </c>
       <c r="D1241">
-        <v>8430.0</v>
+        <v>7060.0</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1242" t="s">
-        <v>1385</v>
+        <v>1383</v>
       </c>
       <c r="C1242" s="2" t="s">
         <v>1385</v>
       </c>
       <c r="D1242">
-        <v>10770.0</v>
+        <v>8430.0</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1243" t="s">
         <v>1386</v>
       </c>
       <c r="C1243" s="2" t="s">
-        <v>1387</v>
+        <v>1386</v>
       </c>
       <c r="D1243">
-        <v>6340.0</v>
+        <v>10770.0</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1244" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="C1244" s="2" t="s">
         <v>1388</v>
       </c>
       <c r="D1244">
-        <v>7770.0</v>
+        <v>6340.0</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B1245" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="C1245" s="2" t="s">
         <v>1389</v>
       </c>
       <c r="D1245">
-        <v>1960.0</v>
+        <v>7770.0</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C1246" s="2" t="s">
         <v>1390</v>
       </c>
-      <c r="B1246" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1246">
-        <v>210.0</v>
+        <v>1960.0</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1247" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="C1247" s="2" t="s">
         <v>1393</v>
       </c>
       <c r="D1247">
-        <v>280.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1248" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C1248" s="2" t="s">
         <v>1394</v>
       </c>
-      <c r="C1248" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1248">
-        <v>480.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1249" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="C1249" s="2" t="s">
         <v>1396</v>
       </c>
       <c r="D1249">
-        <v>650.0</v>
+        <v>480.0</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1250" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="C1250" s="2" t="s">
         <v>1397</v>
       </c>
       <c r="D1250">
-        <v>460.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1251" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C1251" s="2" t="s">
         <v>1398</v>
       </c>
-      <c r="C1251" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1251">
-        <v>550.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1252" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="C1252" s="2" t="s">
         <v>1400</v>
       </c>
       <c r="D1252">
-        <v>500.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1253" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C1253" s="2" t="s">
         <v>1401</v>
       </c>
-      <c r="C1253" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1253">
-        <v>5230.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1254" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="C1254" s="2" t="s">
         <v>1403</v>
       </c>
       <c r="D1254">
-        <v>6930.0</v>
+        <v>5230.0</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1255" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C1255" s="2" t="s">
         <v>1404</v>
       </c>
-      <c r="C1255" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1255">
-        <v>6710.0</v>
+        <v>6930.0</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1256" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C1256" s="2" t="s">
         <v>1406</v>
       </c>
       <c r="D1256">
-        <v>4820.0</v>
+        <v>6710.0</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1257" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C1257" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="D1257">
-        <v>1750.0</v>
+        <v>4820.0</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1258" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C1258" s="2" t="s">
         <v>1408</v>
       </c>
       <c r="D1258">
-        <v>2110.0</v>
+        <v>1750.0</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1259" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C1259" s="2" t="s">
         <v>1409</v>
       </c>
       <c r="D1259">
         <v>2110.0</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1260" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C1260" s="2" t="s">
         <v>1410</v>
       </c>
       <c r="D1260">
-        <v>1350.0</v>
+        <v>2110.0</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1261" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C1261" s="2" t="s">
         <v>1411</v>
       </c>
       <c r="D1261">
-        <v>1880.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1262" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C1262" s="2" t="s">
         <v>1412</v>
       </c>
       <c r="D1262">
-        <v>1690.0</v>
+        <v>1880.0</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1263" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C1263" s="2" t="s">
         <v>1413</v>
       </c>
       <c r="D1263">
-        <v>2910.0</v>
+        <v>1690.0</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1264" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C1264" s="2" t="s">
         <v>1414</v>
       </c>
       <c r="D1264">
-        <v>3080.0</v>
+        <v>2910.0</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1265" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C1265" s="2" t="s">
         <v>1415</v>
       </c>
       <c r="D1265">
-        <v>2580.0</v>
+        <v>3080.0</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1266" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C1266" s="2" t="s">
         <v>1416</v>
       </c>
       <c r="D1266">
-        <v>3120.0</v>
+        <v>2580.0</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1267" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C1267" s="2" t="s">
         <v>1417</v>
       </c>
       <c r="D1267">
-        <v>3300.0</v>
+        <v>3120.0</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1268" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C1268" s="2" t="s">
         <v>1418</v>
       </c>
       <c r="D1268">
-        <v>3920.0</v>
+        <v>3300.0</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1269" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C1269" s="2" t="s">
         <v>1419</v>
       </c>
-      <c r="C1269" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1269">
-        <v>6870.0</v>
+        <v>3920.0</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1270" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="C1270" s="2" t="s">
         <v>1421</v>
       </c>
       <c r="D1270">
-        <v>7220.0</v>
+        <v>6870.0</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1271" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="C1271" s="2" t="s">
         <v>1422</v>
       </c>
       <c r="D1271">
-        <v>9670.0</v>
+        <v>7220.0</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1272" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="C1272" s="2" t="s">
         <v>1423</v>
       </c>
       <c r="D1272">
-        <v>9150.0</v>
+        <v>9670.0</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1273" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="C1273" s="2" t="s">
         <v>1424</v>
       </c>
       <c r="D1273">
-        <v>11630.0</v>
+        <v>9150.0</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1274" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="C1274" s="2" t="s">
         <v>1425</v>
       </c>
       <c r="D1274">
-        <v>15830.0</v>
+        <v>11630.0</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1275" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="C1275" s="2" t="s">
         <v>1426</v>
       </c>
       <c r="D1275">
-        <v>9710.0</v>
+        <v>15830.0</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1276" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="C1276" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="D1276">
-        <v>7240.0</v>
+        <v>9710.0</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1277" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="C1277" s="2" t="s">
         <v>1428</v>
       </c>
       <c r="D1277">
-        <v>12390.0</v>
+        <v>7240.0</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1278" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="C1278" s="2" t="s">
         <v>1429</v>
       </c>
       <c r="D1278">
-        <v>13730.0</v>
+        <v>12390.0</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1279" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="C1279" s="2" t="s">
         <v>1430</v>
       </c>
       <c r="D1279">
-        <v>6300.0</v>
+        <v>13730.0</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1280" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C1280" s="2" t="s">
         <v>1431</v>
       </c>
-      <c r="C1280" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1280">
-        <v>29670.0</v>
+        <v>6300.0</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1281" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="C1281" s="2" t="s">
         <v>1433</v>
       </c>
       <c r="D1281">
-        <v>25550.0</v>
+        <v>29670.0</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1282" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="C1282" s="2" t="s">
         <v>1434</v>
       </c>
       <c r="D1282">
-        <v>17800.0</v>
+        <v>25550.0</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1283" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="C1283" s="2" t="s">
         <v>1435</v>
       </c>
       <c r="D1283">
-        <v>15820.0</v>
+        <v>17800.0</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1284" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C1284" s="2" t="s">
         <v>1436</v>
       </c>
-      <c r="C1284" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1284">
-        <v>6710.0</v>
+        <v>15820.0</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1285" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="C1285" s="2" t="s">
         <v>1438</v>
       </c>
       <c r="D1285">
-        <v>3060.0</v>
+        <v>6710.0</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1286" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="C1286" s="2" t="s">
         <v>1439</v>
       </c>
       <c r="D1286">
-        <v>1800.0</v>
+        <v>3060.0</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1287" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="C1287" s="2" t="s">
         <v>1440</v>
       </c>
       <c r="D1287">
-        <v>2440.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1288" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="C1288" s="2" t="s">
         <v>1441</v>
       </c>
       <c r="D1288">
-        <v>3160.0</v>
+        <v>2440.0</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1289" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="C1289" s="2" t="s">
         <v>1442</v>
       </c>
       <c r="D1289">
-        <v>3600.0</v>
+        <v>3160.0</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1290" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="C1290" s="2" t="s">
         <v>1443</v>
       </c>
       <c r="D1290">
         <v>3600.0</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1291" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="C1291" s="2" t="s">
         <v>1444</v>
       </c>
       <c r="D1291">
-        <v>4230.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1292" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="C1292" s="2" t="s">
         <v>1445</v>
       </c>
       <c r="D1292">
-        <v>4790.0</v>
+        <v>4230.0</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1293" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="C1293" s="2" t="s">
         <v>1446</v>
       </c>
       <c r="D1293">
-        <v>4800.0</v>
+        <v>4790.0</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1294" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="C1294" s="2" t="s">
         <v>1447</v>
       </c>
       <c r="D1294">
-        <v>5200.0</v>
+        <v>4800.0</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1295" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="C1295" s="2" t="s">
         <v>1448</v>
       </c>
       <c r="D1295">
-        <v>5990.0</v>
+        <v>5200.0</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1296" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C1296" s="2" t="s">
         <v>1449</v>
       </c>
-      <c r="C1296" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1296">
-        <v>7020.0</v>
+        <v>5990.0</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1297" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="C1297" s="2" t="s">
         <v>1451</v>
       </c>
       <c r="D1297">
-        <v>9030.0</v>
+        <v>7020.0</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1298" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="C1298" s="2" t="s">
         <v>1452</v>
       </c>
       <c r="D1298">
-        <v>14600.0</v>
+        <v>9030.0</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1299" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="C1299" s="2" t="s">
         <v>1453</v>
       </c>
       <c r="D1299">
-        <v>18700.0</v>
+        <v>14600.0</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1300" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C1300" s="2" t="s">
         <v>1454</v>
       </c>
-      <c r="C1300" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1300">
-        <v>1010.0</v>
+        <v>18700.0</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1301" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C1301" s="2" t="s">
         <v>1456</v>
       </c>
       <c r="D1301">
-        <v>1240.0</v>
+        <v>1010.0</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1302" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C1302" s="2" t="s">
         <v>1457</v>
       </c>
       <c r="D1302">
-        <v>1310.0</v>
+        <v>1240.0</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1303" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C1303" s="2" t="s">
         <v>1458</v>
       </c>
       <c r="D1303">
         <v>1310.0</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1304" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C1304" s="2" t="s">
         <v>1459</v>
       </c>
       <c r="D1304">
-        <v>1320.0</v>
+        <v>1310.0</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1305" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C1305" s="2" t="s">
         <v>1460</v>
       </c>
       <c r="D1305">
-        <v>1740.0</v>
+        <v>1320.0</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1306" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C1306" s="2" t="s">
         <v>1461</v>
       </c>
       <c r="D1306">
-        <v>1230.0</v>
+        <v>1740.0</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1307" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C1307" s="2" t="s">
         <v>1462</v>
       </c>
       <c r="D1307">
-        <v>1770.0</v>
+        <v>1230.0</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1308" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C1308" s="2" t="s">
         <v>1463</v>
       </c>
       <c r="D1308">
-        <v>3990.0</v>
+        <v>1770.0</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1309" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C1309" s="2" t="s">
         <v>1464</v>
       </c>
       <c r="D1309">
-        <v>3290.0</v>
+        <v>3990.0</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1310" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C1310" s="2" t="s">
         <v>1465</v>
       </c>
-      <c r="C1310" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1310">
-        <v>1920.0</v>
+        <v>3290.0</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1311" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="C1311" s="2" t="s">
         <v>1467</v>
       </c>
       <c r="D1311">
-        <v>2270.0</v>
+        <v>1920.0</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1312" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="C1312" s="2" t="s">
         <v>1468</v>
       </c>
       <c r="D1312">
-        <v>2180.0</v>
+        <v>2270.0</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1313" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="C1313" s="2" t="s">
         <v>1469</v>
       </c>
       <c r="D1313">
-        <v>2380.0</v>
+        <v>2180.0</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1314" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="C1314" s="2" t="s">
         <v>1470</v>
       </c>
       <c r="D1314">
-        <v>3050.0</v>
+        <v>2380.0</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1315" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="C1315" s="2" t="s">
         <v>1471</v>
       </c>
       <c r="D1315">
-        <v>3610.0</v>
+        <v>3050.0</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1316" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C1316" s="2" t="s">
         <v>1472</v>
       </c>
-      <c r="C1316" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1316">
-        <v>2370.0</v>
+        <v>3610.0</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1317" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C1317" s="2" t="s">
         <v>1474</v>
       </c>
       <c r="D1317">
-        <v>3180.0</v>
+        <v>2370.0</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1318" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C1318" s="2" t="s">
         <v>1475</v>
       </c>
       <c r="D1318">
-        <v>2450.0</v>
+        <v>3180.0</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1319" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C1319" s="2" t="s">
         <v>1476</v>
       </c>
       <c r="D1319">
-        <v>3060.0</v>
+        <v>2450.0</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1320" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C1320" s="2" t="s">
         <v>1477</v>
       </c>
       <c r="D1320">
-        <v>4710.0</v>
+        <v>3060.0</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1321" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C1321" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="D1321">
-        <v>4540.0</v>
+        <v>4710.0</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1322" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C1322" s="2" t="s">
         <v>1479</v>
       </c>
       <c r="D1322">
-        <v>4810.0</v>
+        <v>4540.0</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1323" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C1323" s="2" t="s">
         <v>1480</v>
       </c>
       <c r="D1323">
-        <v>7750.0</v>
+        <v>4810.0</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="A1324" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1324" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C1324" s="2" t="s">
         <v>1481</v>
       </c>
       <c r="D1324">
-        <v>8690.0</v>
+        <v>7750.0</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1325" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C1325" s="2" t="s">
         <v>1482</v>
       </c>
       <c r="D1325">
-        <v>9010.0</v>
+        <v>8690.0</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1326" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C1326" s="2" t="s">
         <v>1483</v>
       </c>
       <c r="D1326">
-        <v>4390.0</v>
+        <v>9010.0</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1327" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C1327" s="2" t="s">
         <v>1484</v>
       </c>
-      <c r="C1327" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1327">
-        <v>3930.0</v>
+        <v>4390.0</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1328" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C1328" s="2" t="s">
         <v>1486</v>
       </c>
       <c r="D1328">
-        <v>4370.0</v>
+        <v>3930.0</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1329" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C1329" s="2" t="s">
         <v>1487</v>
       </c>
       <c r="D1329">
-        <v>4990.0</v>
+        <v>4370.0</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1330" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C1330" s="2" t="s">
         <v>1488</v>
       </c>
       <c r="D1330">
-        <v>5840.0</v>
+        <v>4990.0</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1331" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C1331" s="2" t="s">
         <v>1489</v>
       </c>
       <c r="D1331">
-        <v>6150.0</v>
+        <v>5840.0</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1332" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C1332" s="2" t="s">
         <v>1490</v>
       </c>
       <c r="D1332">
-        <v>7360.0</v>
+        <v>6150.0</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1333" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C1333" s="2" t="s">
         <v>1491</v>
       </c>
       <c r="D1333">
-        <v>11140.0</v>
+        <v>7360.0</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1334" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C1334" s="2" t="s">
         <v>1492</v>
       </c>
       <c r="D1334">
-        <v>14870.0</v>
+        <v>11140.0</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1335" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C1335" s="2" t="s">
         <v>1493</v>
       </c>
       <c r="D1335">
-        <v>23730.0</v>
+        <v>14870.0</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1336" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C1336" s="2" t="s">
         <v>1494</v>
       </c>
       <c r="D1336">
-        <v>30370.0</v>
+        <v>23730.0</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1337" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C1337" s="2" t="s">
         <v>1495</v>
       </c>
-      <c r="C1337" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1337">
-        <v>3980.0</v>
+        <v>30370.0</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1338" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C1338" s="2" t="s">
         <v>1497</v>
       </c>
       <c r="D1338">
-        <v>4550.0</v>
+        <v>3980.0</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1339" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C1339" s="2" t="s">
         <v>1498</v>
       </c>
       <c r="D1339">
-        <v>5150.0</v>
+        <v>4550.0</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1340" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C1340" s="2" t="s">
         <v>1499</v>
       </c>
       <c r="D1340">
-        <v>6090.0</v>
+        <v>5150.0</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1341" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C1341" s="2" t="s">
         <v>1500</v>
       </c>
       <c r="D1341">
-        <v>6540.0</v>
+        <v>6090.0</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1342" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C1342" s="2" t="s">
         <v>1501</v>
       </c>
       <c r="D1342">
-        <v>8010.0</v>
+        <v>6540.0</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1343" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C1343" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="D1343">
-        <v>6280.0</v>
+        <v>8010.0</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1344" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C1344" s="2" t="s">
         <v>1503</v>
       </c>
       <c r="D1344">
-        <v>4290.0</v>
+        <v>6280.0</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1345" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C1345" s="2" t="s">
         <v>1504</v>
       </c>
       <c r="D1345">
-        <v>9230.0</v>
+        <v>4290.0</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1346" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C1346" s="2" t="s">
         <v>1505</v>
       </c>
-      <c r="C1346" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1346">
-        <v>3250.0</v>
+        <v>9230.0</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1347" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C1347" s="2" t="s">
         <v>1507</v>
       </c>
       <c r="D1347">
-        <v>2810.0</v>
+        <v>3250.0</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1348" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C1348" s="2" t="s">
         <v>1508</v>
       </c>
       <c r="D1348">
-        <v>3250.0</v>
+        <v>2810.0</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1349" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C1349" s="2" t="s">
         <v>1509</v>
       </c>
       <c r="D1349">
-        <v>3640.0</v>
+        <v>3250.0</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1350" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C1350" s="2" t="s">
         <v>1510</v>
       </c>
       <c r="D1350">
-        <v>4280.0</v>
+        <v>3640.0</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1351" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C1351" s="2" t="s">
         <v>1511</v>
       </c>
       <c r="D1351">
-        <v>4320.0</v>
+        <v>4280.0</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1352" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C1352" s="2" t="s">
         <v>1512</v>
       </c>
       <c r="D1352">
-        <v>4610.0</v>
+        <v>4320.0</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1353" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C1353" s="2" t="s">
         <v>1513</v>
       </c>
       <c r="D1353">
-        <v>5540.0</v>
+        <v>4610.0</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1354" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C1354" s="2" t="s">
         <v>1514</v>
       </c>
-      <c r="C1354" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1354">
-        <v>3480.0</v>
+        <v>5540.0</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1355" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="C1355" s="2" t="s">
         <v>1516</v>
       </c>
       <c r="D1355">
-        <v>3840.0</v>
+        <v>3480.0</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1356" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="C1356" s="2" t="s">
         <v>1517</v>
       </c>
       <c r="D1356">
-        <v>3880.0</v>
+        <v>3840.0</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1357" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="C1357" s="2" t="s">
         <v>1518</v>
       </c>
       <c r="D1357">
-        <v>4510.0</v>
+        <v>3880.0</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1358" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="C1358" s="2" t="s">
         <v>1519</v>
       </c>
       <c r="D1358">
-        <v>5060.0</v>
+        <v>4510.0</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1359" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="C1359" s="2" t="s">
         <v>1520</v>
       </c>
       <c r="D1359">
-        <v>5100.0</v>
+        <v>5060.0</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1360" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="C1360" s="2" t="s">
         <v>1521</v>
       </c>
       <c r="D1360">
-        <v>5720.0</v>
+        <v>5100.0</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1361" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="C1361" s="2" t="s">
         <v>1522</v>
       </c>
       <c r="D1361">
-        <v>6500.0</v>
+        <v>5720.0</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1362" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C1362" s="2" t="s">
         <v>1523</v>
       </c>
-      <c r="C1362" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1362">
-        <v>7000.0</v>
+        <v>6500.0</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1363" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C1363" s="2" t="s">
         <v>1525</v>
       </c>
       <c r="D1363">
-        <v>5360.0</v>
+        <v>7000.0</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1364" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C1364" s="2" t="s">
         <v>1526</v>
       </c>
       <c r="D1364">
-        <v>5770.0</v>
+        <v>5360.0</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1365" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C1365" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="D1365">
-        <v>5790.0</v>
+        <v>5770.0</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1366" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C1366" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="D1366">
-        <v>7550.0</v>
+        <v>5790.0</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1367" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C1367" s="2" t="s">
         <v>1529</v>
       </c>
       <c r="D1367">
-        <v>7620.0</v>
+        <v>7550.0</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1368" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C1368" s="2" t="s">
         <v>1530</v>
       </c>
       <c r="D1368">
-        <v>8690.0</v>
+        <v>7620.0</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1369" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C1369" s="2" t="s">
         <v>1531</v>
       </c>
       <c r="D1369">
-        <v>9510.0</v>
+        <v>8690.0</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1370" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C1370" s="2" t="s">
         <v>1532</v>
       </c>
-      <c r="C1370" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1370">
-        <v>12730.0</v>
+        <v>9510.0</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1371" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="C1371" s="2" t="s">
         <v>1534</v>
       </c>
       <c r="D1371">
-        <v>14850.0</v>
+        <v>12730.0</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1372" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="C1372" s="2" t="s">
         <v>1535</v>
       </c>
       <c r="D1372">
-        <v>21060.0</v>
+        <v>14850.0</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1373" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="C1373" s="2" t="s">
         <v>1536</v>
       </c>
       <c r="D1373">
-        <v>25470.0</v>
+        <v>21060.0</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1374" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C1374" s="2" t="s">
         <v>1537</v>
       </c>
-      <c r="C1374" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1374">
-        <v>660.0</v>
+        <v>25470.0</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1375" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="C1375" s="2" t="s">
         <v>1539</v>
       </c>
       <c r="D1375">
-        <v>980.0</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1376" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="C1376" s="2" t="s">
         <v>1540</v>
       </c>
       <c r="D1376">
-        <v>920.0</v>
+        <v>980.0</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1377" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="C1377" s="2" t="s">
         <v>1541</v>
       </c>
       <c r="D1377">
-        <v>630.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1378" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C1378" s="2" t="s">
         <v>1542</v>
       </c>
-      <c r="C1378" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1378">
-        <v>520.0</v>
+        <v>630.0</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1379" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="C1379" s="2" t="s">
         <v>1544</v>
       </c>
       <c r="D1379">
-        <v>150.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1380" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="C1380" s="2" t="s">
         <v>1545</v>
       </c>
       <c r="D1380">
-        <v>140.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B1381" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="C1381" s="2" t="s">
         <v>1546</v>
       </c>
       <c r="D1381">
-        <v>420.0</v>
+        <v>140.0</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C1382" s="2" t="s">
         <v>1547</v>
       </c>
-      <c r="B1382" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1382">
-        <v>553.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1383" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C1383" s="2" t="s">
         <v>1550</v>
       </c>
       <c r="D1383">
         <v>553.0</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1384" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C1384" s="2" t="s">
         <v>1551</v>
       </c>
       <c r="D1384">
-        <v>573.0</v>
+        <v>553.0</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1385" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C1385" s="2" t="s">
         <v>1552</v>
       </c>
       <c r="D1385">
-        <v>553.0</v>
+        <v>573.0</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1386" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C1386" s="2" t="s">
         <v>1553</v>
       </c>
       <c r="D1386">
-        <v>573.0</v>
+        <v>553.0</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1387" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C1387" s="2" t="s">
         <v>1554</v>
       </c>
       <c r="D1387">
-        <v>553.0</v>
+        <v>573.0</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1388" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C1388" s="2" t="s">
         <v>1555</v>
       </c>
       <c r="D1388">
-        <v>573.0</v>
+        <v>553.0</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1389" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C1389" s="2" t="s">
         <v>1556</v>
       </c>
       <c r="D1389">
-        <v>553.0</v>
+        <v>573.0</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1390" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C1390" s="2" t="s">
         <v>1557</v>
       </c>
       <c r="D1390">
-        <v>573.0</v>
+        <v>553.0</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1391" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C1391" s="2" t="s">
         <v>1558</v>
       </c>
       <c r="D1391">
-        <v>553.0</v>
+        <v>573.0</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1392" t="s">
-        <v>1559</v>
+        <v>1549</v>
       </c>
       <c r="C1392" s="2" t="s">
         <v>1559</v>
       </c>
       <c r="D1392">
-        <v>8804.0</v>
+        <v>553.0</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1393" t="s">
         <v>1560</v>
       </c>
       <c r="C1393" s="2" t="s">
-        <v>1561</v>
+        <v>1560</v>
       </c>
       <c r="D1393">
-        <v>38148.0</v>
+        <v>8804.0</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1394" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="C1394" s="2" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="D1394">
-        <v>42636.0</v>
+        <v>38148.0</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1395" t="s">
-        <v>1562</v>
+        <v>1561</v>
       </c>
       <c r="C1395" s="2" t="s">
-        <v>1562</v>
+        <v>1561</v>
       </c>
       <c r="D1395">
-        <v>3061.0</v>
+        <v>42636.0</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1396" t="s">
         <v>1563</v>
       </c>
       <c r="C1396" s="2" t="s">
-        <v>1564</v>
+        <v>1563</v>
       </c>
       <c r="D1396">
-        <v>119.0</v>
+        <v>3061.0</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1397" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C1397" s="2" t="s">
         <v>1565</v>
       </c>
       <c r="D1397">
-        <v>2229.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1398" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C1398" s="2" t="s">
         <v>1566</v>
       </c>
       <c r="D1398">
-        <v>3407.0</v>
+        <v>2229.0</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1399" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C1399" s="2" t="s">
         <v>1567</v>
       </c>
       <c r="D1399">
-        <v>2713.0</v>
+        <v>3407.0</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1400" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C1400" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="D1400">
-        <v>3692.0</v>
+        <v>2713.0</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1401" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C1401" s="2" t="s">
         <v>1569</v>
       </c>
       <c r="D1401">
-        <v>3488.0</v>
+        <v>3692.0</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1402" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C1402" s="2" t="s">
         <v>1570</v>
       </c>
       <c r="D1402">
-        <v>4753.0</v>
+        <v>3488.0</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1403" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C1403" s="2" t="s">
         <v>1571</v>
       </c>
       <c r="D1403">
-        <v>3743.0</v>
+        <v>4753.0</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1404" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C1404" s="2" t="s">
         <v>1572</v>
       </c>
       <c r="D1404">
-        <v>5049.0</v>
+        <v>3743.0</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1405" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C1405" s="2" t="s">
         <v>1573</v>
       </c>
       <c r="D1405">
-        <v>3488.0</v>
+        <v>5049.0</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1406" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C1406" s="2" t="s">
         <v>1574</v>
       </c>
       <c r="D1406">
-        <v>4753.0</v>
+        <v>3488.0</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1407" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C1407" s="2" t="s">
         <v>1575</v>
       </c>
       <c r="D1407">
-        <v>3743.0</v>
+        <v>4753.0</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1408" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C1408" s="2" t="s">
         <v>1576</v>
       </c>
       <c r="D1408">
-        <v>5049.0</v>
+        <v>3743.0</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B1409" t="s">
-        <v>1577</v>
+        <v>1564</v>
       </c>
       <c r="C1409" s="2" t="s">
         <v>1577</v>
       </c>
       <c r="D1409">
-        <v>4947.0</v>
+        <v>5049.0</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B1410" t="s">
         <v>1578</v>
       </c>
-      <c r="B1410" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1410" s="2" t="s">
-        <v>1580</v>
+        <v>1578</v>
       </c>
       <c r="D1410">
-        <v>24150.0</v>
+        <v>4947.0</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1411" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="C1411" s="2" t="s">
         <v>1581</v>
       </c>
       <c r="D1411">
-        <v>30240.0</v>
+        <v>24150.0</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1412" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="C1412" s="2" t="s">
         <v>1582</v>
       </c>
       <c r="D1412">
-        <v>32550.0</v>
+        <v>30240.0</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1413" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="C1413" s="2" t="s">
         <v>1583</v>
       </c>
       <c r="D1413">
-        <v>54390.0</v>
+        <v>32550.0</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1414" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="C1414" s="2" t="s">
         <v>1584</v>
       </c>
       <c r="D1414">
-        <v>72450.0</v>
+        <v>54390.0</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1415" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="C1415" s="2" t="s">
         <v>1585</v>
       </c>
       <c r="D1415">
-        <v>18060.0</v>
+        <v>72450.0</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1416" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="C1416" s="2" t="s">
         <v>1586</v>
       </c>
       <c r="D1416">
-        <v>19950.0</v>
+        <v>18060.0</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1417" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C1417" s="2" t="s">
         <v>1587</v>
       </c>
-      <c r="C1417" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1417">
-        <v>99960.0</v>
+        <v>19950.0</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1418" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="C1418" s="2" t="s">
         <v>1589</v>
       </c>
       <c r="D1418">
-        <v>144942.0</v>
+        <v>99960.0</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1419" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="C1419" s="2" t="s">
         <v>1590</v>
       </c>
       <c r="D1419">
-        <v>160650.0</v>
+        <v>144942.0</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1420" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="C1420" s="2" t="s">
         <v>1591</v>
       </c>
       <c r="D1420">
-        <v>70482.0</v>
+        <v>160650.0</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1421" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="C1421" s="2" t="s">
         <v>1592</v>
       </c>
       <c r="D1421">
-        <v>76398.0</v>
+        <v>70482.0</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1422" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C1422" s="2" t="s">
         <v>1593</v>
       </c>
-      <c r="C1422" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1422">
-        <v>16422.0</v>
+        <v>76398.0</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1423" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1423" s="2" t="s">
         <v>1595</v>
       </c>
       <c r="D1423">
         <v>16422.0</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1424" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1424" s="2" t="s">
         <v>1596</v>
       </c>
       <c r="D1424">
-        <v>18258.0</v>
+        <v>16422.0</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1425" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1425" s="2" t="s">
         <v>1597</v>
       </c>
       <c r="D1425">
         <v>18258.0</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1426" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1426" s="2" t="s">
         <v>1598</v>
       </c>
       <c r="D1426">
         <v>18258.0</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1427" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1427" s="2" t="s">
         <v>1599</v>
       </c>
       <c r="D1427">
-        <v>24072.0</v>
+        <v>18258.0</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1428" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1428" s="2" t="s">
         <v>1600</v>
       </c>
       <c r="D1428">
         <v>24072.0</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1429" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1429" s="2" t="s">
         <v>1601</v>
       </c>
       <c r="D1429">
         <v>24072.0</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1430" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1430" s="2" t="s">
         <v>1602</v>
       </c>
       <c r="D1430">
-        <v>27030.0</v>
+        <v>24072.0</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1431" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1431" s="2" t="s">
         <v>1603</v>
       </c>
       <c r="D1431">
         <v>27030.0</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1432" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1432" s="2" t="s">
         <v>1604</v>
       </c>
       <c r="D1432">
         <v>27030.0</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1433" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1433" s="2" t="s">
         <v>1605</v>
       </c>
       <c r="D1433">
-        <v>15096.0</v>
+        <v>27030.0</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1434" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1434" s="2" t="s">
         <v>1606</v>
       </c>
       <c r="D1434">
         <v>15096.0</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1435" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1435" s="2" t="s">
         <v>1607</v>
       </c>
       <c r="D1435">
         <v>15096.0</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1436" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1436" s="2" t="s">
         <v>1608</v>
       </c>
       <c r="D1436">
         <v>15096.0</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1437" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1437" s="2" t="s">
         <v>1609</v>
       </c>
       <c r="D1437">
-        <v>16422.0</v>
+        <v>15096.0</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1438" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1438" s="2" t="s">
         <v>1610</v>
       </c>
       <c r="D1438">
         <v>16422.0</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1439" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1439" s="2" t="s">
         <v>1611</v>
       </c>
       <c r="D1439">
-        <v>18258.0</v>
+        <v>16422.0</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1440" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1440" s="2" t="s">
         <v>1612</v>
       </c>
       <c r="D1440">
-        <v>24072.0</v>
+        <v>18258.0</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1441" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1441" s="2" t="s">
         <v>1613</v>
       </c>
       <c r="D1441">
-        <v>27030.0</v>
+        <v>24072.0</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1442" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1442" s="2" t="s">
         <v>1614</v>
       </c>
       <c r="D1442">
-        <v>9588.0</v>
+        <v>27030.0</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1443" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1443" s="2" t="s">
         <v>1615</v>
       </c>
       <c r="D1443">
         <v>9588.0</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1444" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1444" s="2" t="s">
         <v>1616</v>
       </c>
       <c r="D1444">
         <v>9588.0</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1445" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1445" s="2" t="s">
         <v>1617</v>
       </c>
       <c r="D1445">
         <v>9588.0</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1446" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1446" s="2" t="s">
         <v>1618</v>
       </c>
       <c r="D1446">
-        <v>11628.0</v>
+        <v>9588.0</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1447" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1447" s="2" t="s">
         <v>1619</v>
       </c>
       <c r="D1447">
         <v>11628.0</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1448" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1448" s="2" t="s">
         <v>1620</v>
       </c>
       <c r="D1448">
         <v>11628.0</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1449" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1449" s="2" t="s">
         <v>1621</v>
       </c>
       <c r="D1449">
         <v>11628.0</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1450" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1450" s="2" t="s">
         <v>1622</v>
       </c>
       <c r="D1450">
-        <v>11832.0</v>
+        <v>11628.0</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1451" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1451" s="2" t="s">
         <v>1623</v>
       </c>
       <c r="D1451">
         <v>11832.0</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1452" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1452" s="2" t="s">
         <v>1624</v>
       </c>
       <c r="D1452">
         <v>11832.0</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1453" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C1453" s="2" t="s">
         <v>1625</v>
       </c>
       <c r="D1453">
         <v>11832.0</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1454" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C1454" s="2" t="s">
         <v>1626</v>
       </c>
-      <c r="C1454" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1454">
-        <v>6458.0</v>
+        <v>11832.0</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1455" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="C1455" s="2" t="s">
         <v>1628</v>
       </c>
       <c r="D1455">
-        <v>7770.0</v>
+        <v>6458.0</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1456" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="C1456" s="2" t="s">
         <v>1629</v>
       </c>
       <c r="D1456">
-        <v>10605.0</v>
+        <v>7770.0</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1457" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="C1457" s="2" t="s">
         <v>1630</v>
       </c>
       <c r="D1457">
-        <v>18144.0</v>
+        <v>10605.0</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1458" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="C1458" s="2" t="s">
         <v>1631</v>
       </c>
       <c r="D1458">
-        <v>27048.0</v>
+        <v>18144.0</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1459" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="C1459" s="2" t="s">
         <v>1632</v>
       </c>
       <c r="D1459">
-        <v>3234.0</v>
+        <v>27048.0</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1460" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="C1460" s="2" t="s">
         <v>1633</v>
       </c>
       <c r="D1460">
-        <v>4095.0</v>
+        <v>3234.0</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1461" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="C1461" s="2" t="s">
         <v>1634</v>
       </c>
       <c r="D1461">
-        <v>5145.0</v>
+        <v>4095.0</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1462" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C1462" s="2" t="s">
         <v>1635</v>
       </c>
-      <c r="C1462" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1462">
-        <v>33201.0</v>
+        <v>5145.0</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1463" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="C1463" s="2" t="s">
         <v>1637</v>
       </c>
       <c r="D1463">
-        <v>42248.0</v>
+        <v>33201.0</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1464" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="C1464" s="2" t="s">
         <v>1638</v>
       </c>
       <c r="D1464">
-        <v>22634.0</v>
+        <v>42248.0</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1465" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="C1465" s="2" t="s">
         <v>1639</v>
       </c>
       <c r="D1465">
-        <v>28927.0</v>
+        <v>22634.0</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1466" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C1466" s="2" t="s">
         <v>1640</v>
       </c>
-      <c r="C1466" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1466">
-        <v>5457.0</v>
+        <v>28927.0</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1467" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="C1467" s="2" t="s">
         <v>1642</v>
       </c>
       <c r="D1467">
-        <v>6630.0</v>
+        <v>5457.0</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1468" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="C1468" s="2" t="s">
         <v>1643</v>
       </c>
       <c r="D1468">
-        <v>10098.0</v>
+        <v>6630.0</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1469" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="C1469" s="2" t="s">
         <v>1644</v>
       </c>
       <c r="D1469">
-        <v>12750.0</v>
+        <v>10098.0</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1470" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="C1470" s="2" t="s">
         <v>1645</v>
       </c>
       <c r="D1470">
-        <v>13770.0</v>
+        <v>12750.0</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1471" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="C1471" s="2" t="s">
         <v>1646</v>
       </c>
       <c r="D1471">
-        <v>3570.0</v>
+        <v>13770.0</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1472" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="C1472" s="2" t="s">
         <v>1647</v>
       </c>
       <c r="D1472">
-        <v>4182.0</v>
+        <v>3570.0</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1473" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C1473" s="2" t="s">
         <v>1648</v>
       </c>
-      <c r="C1473" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1473">
-        <v>5044.0</v>
+        <v>4182.0</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1474" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="C1474" s="2" t="s">
         <v>1650</v>
       </c>
       <c r="D1474">
-        <v>5865.0</v>
+        <v>5044.0</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1475" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="C1475" s="2" t="s">
         <v>1651</v>
       </c>
       <c r="D1475">
-        <v>9384.0</v>
+        <v>5865.0</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1476" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="C1476" s="2" t="s">
         <v>1652</v>
       </c>
       <c r="D1476">
-        <v>12317.0</v>
+        <v>9384.0</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1477" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="C1477" s="2" t="s">
         <v>1653</v>
       </c>
       <c r="D1477">
-        <v>18322.0</v>
+        <v>12317.0</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1478" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="C1478" s="2" t="s">
         <v>1654</v>
       </c>
       <c r="D1478">
-        <v>2891.0</v>
+        <v>18322.0</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1479" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="C1479" s="2" t="s">
         <v>1655</v>
       </c>
       <c r="D1479">
-        <v>3754.0</v>
+        <v>2891.0</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1480" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="C1480" s="2" t="s">
         <v>1656</v>
       </c>
       <c r="D1480">
-        <v>4106.0</v>
+        <v>3754.0</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1481" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C1481" s="2" t="s">
         <v>1657</v>
       </c>
-      <c r="C1481" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1481">
-        <v>6661.0</v>
+        <v>4106.0</v>
       </c>
     </row>
     <row r="1482" spans="1:4">
       <c r="A1482" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1482" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="C1482" s="2" t="s">
         <v>1659</v>
       </c>
       <c r="D1482">
-        <v>7375.0</v>
+        <v>6661.0</v>
       </c>
     </row>
     <row r="1483" spans="1:4">
       <c r="A1483" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1483" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="C1483" s="2" t="s">
         <v>1660</v>
       </c>
       <c r="D1483">
-        <v>8211.0</v>
+        <v>7375.0</v>
       </c>
     </row>
     <row r="1484" spans="1:4">
       <c r="A1484" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1484" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="C1484" s="2" t="s">
         <v>1661</v>
       </c>
       <c r="D1484">
-        <v>9088.0</v>
+        <v>8211.0</v>
       </c>
     </row>
     <row r="1485" spans="1:4">
       <c r="A1485" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1485" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C1485" s="2" t="s">
         <v>1662</v>
       </c>
-      <c r="C1485" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1485">
-        <v>797.0</v>
+        <v>9088.0</v>
       </c>
     </row>
     <row r="1486" spans="1:4">
       <c r="A1486" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1486" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="C1486" s="2" t="s">
         <v>1664</v>
       </c>
       <c r="D1486">
         <v>797.0</v>
       </c>
     </row>
     <row r="1487" spans="1:4">
       <c r="A1487" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1487" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="C1487" s="2" t="s">
         <v>1665</v>
       </c>
       <c r="D1487">
-        <v>773.0</v>
+        <v>797.0</v>
       </c>
     </row>
     <row r="1488" spans="1:4">
       <c r="A1488" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1488" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="C1488" s="2" t="s">
         <v>1666</v>
       </c>
       <c r="D1488">
-        <v>797.0</v>
+        <v>773.0</v>
       </c>
     </row>
     <row r="1489" spans="1:4">
       <c r="A1489" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1489" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="C1489" s="2" t="s">
         <v>1667</v>
       </c>
       <c r="D1489">
         <v>797.0</v>
       </c>
     </row>
     <row r="1490" spans="1:4">
       <c r="A1490" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1490" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="C1490" s="2" t="s">
         <v>1668</v>
       </c>
       <c r="D1490">
         <v>797.0</v>
       </c>
     </row>
     <row r="1491" spans="1:4">
       <c r="A1491" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1491" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="C1491" s="2" t="s">
         <v>1669</v>
       </c>
       <c r="D1491">
-        <v>5181.0</v>
+        <v>797.0</v>
       </c>
     </row>
     <row r="1492" spans="1:4">
       <c r="A1492" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1492" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="C1492" s="2" t="s">
         <v>1670</v>
       </c>
       <c r="D1492">
-        <v>4709.0</v>
+        <v>5181.0</v>
       </c>
     </row>
     <row r="1493" spans="1:4">
       <c r="A1493" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1493" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="C1493" s="2" t="s">
         <v>1671</v>
       </c>
       <c r="D1493">
-        <v>6279.0</v>
+        <v>4709.0</v>
       </c>
     </row>
     <row r="1494" spans="1:4">
       <c r="A1494" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1494" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C1494" s="2" t="s">
         <v>1672</v>
       </c>
-      <c r="C1494" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1494">
-        <v>641.0</v>
+        <v>6279.0</v>
       </c>
     </row>
     <row r="1495" spans="1:4">
       <c r="A1495" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1495" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="C1495" s="2" t="s">
         <v>1674</v>
       </c>
       <c r="D1495">
         <v>641.0</v>
       </c>
     </row>
     <row r="1496" spans="1:4">
       <c r="A1496" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1496" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="C1496" s="2" t="s">
         <v>1675</v>
       </c>
       <c r="D1496">
         <v>641.0</v>
       </c>
     </row>
     <row r="1497" spans="1:4">
       <c r="A1497" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1497" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="C1497" s="2" t="s">
         <v>1676</v>
       </c>
       <c r="D1497">
-        <v>665.0</v>
+        <v>641.0</v>
       </c>
     </row>
     <row r="1498" spans="1:4">
       <c r="A1498" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1498" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="C1498" s="2" t="s">
         <v>1677</v>
       </c>
       <c r="D1498">
         <v>665.0</v>
       </c>
     </row>
     <row r="1499" spans="1:4">
       <c r="A1499" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1499" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="C1499" s="2" t="s">
         <v>1678</v>
       </c>
       <c r="D1499">
         <v>665.0</v>
       </c>
     </row>
     <row r="1500" spans="1:4">
       <c r="A1500" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1500" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="C1500" s="2" t="s">
-        <v>1669</v>
+        <v>1679</v>
       </c>
       <c r="D1500">
-        <v>5181.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="1501" spans="1:4">
       <c r="A1501" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1501" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="C1501" s="2" t="s">
         <v>1670</v>
       </c>
       <c r="D1501">
-        <v>4709.0</v>
+        <v>5181.0</v>
       </c>
     </row>
     <row r="1502" spans="1:4">
       <c r="A1502" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1502" t="s">
-        <v>1679</v>
+        <v>1673</v>
       </c>
       <c r="C1502" s="2" t="s">
-        <v>1680</v>
+        <v>1671</v>
       </c>
       <c r="D1502">
-        <v>930.0</v>
+        <v>4709.0</v>
       </c>
     </row>
     <row r="1503" spans="1:4">
       <c r="A1503" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1503" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="C1503" s="2" t="s">
         <v>1681</v>
       </c>
       <c r="D1503">
         <v>930.0</v>
       </c>
     </row>
     <row r="1504" spans="1:4">
       <c r="A1504" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B1504" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="C1504" s="2" t="s">
         <v>1682</v>
       </c>
       <c r="D1504">
-        <v>3381.0</v>
+        <v>930.0</v>
       </c>
     </row>
     <row r="1505" spans="1:4">
       <c r="A1505" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C1505" s="2" t="s">
         <v>1683</v>
       </c>
-      <c r="B1505" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1505">
-        <v>1316.0</v>
+        <v>3381.0</v>
       </c>
     </row>
     <row r="1506" spans="1:4">
       <c r="A1506" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1506" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="C1506" s="2" t="s">
         <v>1686</v>
       </c>
       <c r="D1506">
         <v>1316.0</v>
       </c>
     </row>
     <row r="1507" spans="1:4">
       <c r="A1507" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1507" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="C1507" s="2" t="s">
         <v>1687</v>
       </c>
       <c r="D1507">
         <v>1316.0</v>
       </c>
     </row>
     <row r="1508" spans="1:4">
       <c r="A1508" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1508" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="C1508" s="2" t="s">
         <v>1688</v>
       </c>
       <c r="D1508">
         <v>1316.0</v>
       </c>
     </row>
     <row r="1509" spans="1:4">
       <c r="A1509" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1509" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C1509" s="2" t="s">
         <v>1689</v>
       </c>
-      <c r="C1509" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1509">
-        <v>5457.0</v>
+        <v>1316.0</v>
       </c>
     </row>
     <row r="1510" spans="1:4">
       <c r="A1510" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1510" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="C1510" s="2" t="s">
         <v>1691</v>
       </c>
       <c r="D1510">
-        <v>10200.0</v>
+        <v>5457.0</v>
       </c>
     </row>
     <row r="1511" spans="1:4">
       <c r="A1511" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1511" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="C1511" s="2" t="s">
         <v>1692</v>
       </c>
       <c r="D1511">
-        <v>3570.0</v>
+        <v>10200.0</v>
       </c>
     </row>
     <row r="1512" spans="1:4">
       <c r="A1512" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1512" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="C1512" s="2" t="s">
         <v>1693</v>
       </c>
       <c r="D1512">
-        <v>4182.0</v>
+        <v>3570.0</v>
       </c>
     </row>
     <row r="1513" spans="1:4">
       <c r="A1513" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1513" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C1513" s="2" t="s">
         <v>1694</v>
       </c>
-      <c r="C1513" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1513">
-        <v>5457.0</v>
+        <v>4182.0</v>
       </c>
     </row>
     <row r="1514" spans="1:4">
       <c r="A1514" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1514" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="C1514" s="2" t="s">
         <v>1696</v>
       </c>
       <c r="D1514">
-        <v>10098.0</v>
+        <v>5457.0</v>
       </c>
     </row>
     <row r="1515" spans="1:4">
       <c r="A1515" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1515" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="C1515" s="2" t="s">
         <v>1697</v>
       </c>
       <c r="D1515">
-        <v>12750.0</v>
+        <v>10098.0</v>
       </c>
     </row>
     <row r="1516" spans="1:4">
       <c r="A1516" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1516" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="C1516" s="2" t="s">
         <v>1698</v>
       </c>
       <c r="D1516">
-        <v>3570.0</v>
+        <v>12750.0</v>
       </c>
     </row>
     <row r="1517" spans="1:4">
       <c r="A1517" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1517" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="C1517" s="2" t="s">
         <v>1699</v>
       </c>
       <c r="D1517">
-        <v>4182.0</v>
+        <v>3570.0</v>
       </c>
     </row>
     <row r="1518" spans="1:4">
       <c r="A1518" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1518" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C1518" s="2" t="s">
         <v>1700</v>
       </c>
-      <c r="C1518" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1518">
-        <v>1150.0</v>
+        <v>4182.0</v>
       </c>
     </row>
     <row r="1519" spans="1:4">
       <c r="A1519" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1519" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C1519" s="2" t="s">
         <v>1702</v>
       </c>
-      <c r="C1519" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1519">
-        <v>290950.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="1520" spans="1:4">
       <c r="A1520" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1520" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="C1520" s="2" t="s">
         <v>1704</v>
       </c>
       <c r="D1520">
-        <v>305498.0</v>
+        <v>290950.0</v>
       </c>
     </row>
     <row r="1521" spans="1:4">
       <c r="A1521" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1521" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C1521" s="2" t="s">
         <v>1705</v>
       </c>
-      <c r="C1521" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1521">
-        <v>66330.0</v>
+        <v>305498.0</v>
       </c>
     </row>
     <row r="1522" spans="1:4">
       <c r="A1522" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1522" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C1522" s="2" t="s">
         <v>1707</v>
       </c>
       <c r="D1522">
-        <v>68310.0</v>
+        <v>66330.0</v>
       </c>
     </row>
     <row r="1523" spans="1:4">
       <c r="A1523" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1523" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C1523" s="2" t="s">
         <v>1708</v>
       </c>
       <c r="D1523">
-        <v>70290.0</v>
+        <v>68310.0</v>
       </c>
     </row>
     <row r="1524" spans="1:4">
       <c r="A1524" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1524" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C1524" s="2" t="s">
         <v>1709</v>
       </c>
       <c r="D1524">
-        <v>72160.0</v>
+        <v>70290.0</v>
       </c>
     </row>
     <row r="1525" spans="1:4">
       <c r="A1525" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1525" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C1525" s="2" t="s">
         <v>1710</v>
       </c>
-      <c r="C1525" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1525">
-        <v>94185.0</v>
+        <v>72160.0</v>
       </c>
     </row>
     <row r="1526" spans="1:4">
       <c r="A1526" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1526" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="C1526" s="2" t="s">
         <v>1712</v>
       </c>
       <c r="D1526">
-        <v>97650.0</v>
+        <v>94185.0</v>
       </c>
     </row>
     <row r="1527" spans="1:4">
       <c r="A1527" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1527" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="C1527" s="2" t="s">
         <v>1713</v>
       </c>
       <c r="D1527">
-        <v>137586.0</v>
+        <v>97650.0</v>
       </c>
     </row>
     <row r="1528" spans="1:4">
       <c r="A1528" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1528" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="C1528" s="2" t="s">
         <v>1714</v>
       </c>
       <c r="D1528">
-        <v>143106.0</v>
+        <v>137586.0</v>
       </c>
     </row>
     <row r="1529" spans="1:4">
       <c r="A1529" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1529" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C1529" s="2" t="s">
         <v>1715</v>
       </c>
-      <c r="C1529" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1529">
-        <v>65835.0</v>
+        <v>143106.0</v>
       </c>
     </row>
     <row r="1530" spans="1:4">
       <c r="A1530" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1530" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="C1530" s="2" t="s">
         <v>1717</v>
       </c>
       <c r="D1530">
-        <v>69300.0</v>
+        <v>65835.0</v>
       </c>
     </row>
     <row r="1531" spans="1:4">
       <c r="A1531" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1531" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="C1531" s="2" t="s">
         <v>1718</v>
       </c>
       <c r="D1531">
-        <v>79275.0</v>
+        <v>69300.0</v>
       </c>
     </row>
     <row r="1532" spans="1:4">
       <c r="A1532" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1532" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="C1532" s="2" t="s">
         <v>1719</v>
       </c>
       <c r="D1532">
-        <v>83685.0</v>
+        <v>79275.0</v>
       </c>
     </row>
     <row r="1533" spans="1:4">
       <c r="A1533" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1533" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="C1533" s="2" t="s">
         <v>1720</v>
       </c>
       <c r="D1533">
-        <v>59838.0</v>
+        <v>83685.0</v>
       </c>
     </row>
     <row r="1534" spans="1:4">
       <c r="A1534" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1534" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="C1534" s="2" t="s">
         <v>1721</v>
       </c>
       <c r="D1534">
-        <v>66029.0</v>
+        <v>59838.0</v>
       </c>
     </row>
     <row r="1535" spans="1:4">
       <c r="A1535" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1535" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="C1535" s="2" t="s">
         <v>1722</v>
       </c>
       <c r="D1535">
-        <v>59838.0</v>
+        <v>66029.0</v>
       </c>
     </row>
     <row r="1536" spans="1:4">
       <c r="A1536" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1536" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="C1536" s="2" t="s">
         <v>1723</v>
       </c>
       <c r="D1536">
-        <v>66029.0</v>
+        <v>59838.0</v>
       </c>
     </row>
     <row r="1537" spans="1:4">
       <c r="A1537" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1537" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C1537" s="2" t="s">
         <v>1724</v>
       </c>
-      <c r="C1537" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1537">
-        <v>59094.0</v>
+        <v>66029.0</v>
       </c>
     </row>
     <row r="1538" spans="1:4">
       <c r="A1538" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1538" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="C1538" s="2" t="s">
         <v>1726</v>
       </c>
       <c r="D1538">
-        <v>63173.0</v>
+        <v>59094.0</v>
       </c>
     </row>
     <row r="1539" spans="1:4">
       <c r="A1539" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1539" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="C1539" s="2" t="s">
         <v>1727</v>
       </c>
       <c r="D1539">
-        <v>76955.0</v>
+        <v>63173.0</v>
       </c>
     </row>
     <row r="1540" spans="1:4">
       <c r="A1540" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1540" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="C1540" s="2" t="s">
         <v>1728</v>
       </c>
       <c r="D1540">
-        <v>55235.0</v>
+        <v>76955.0</v>
       </c>
     </row>
     <row r="1541" spans="1:4">
       <c r="A1541" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1541" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="C1541" s="2" t="s">
         <v>1729</v>
       </c>
       <c r="D1541">
         <v>55235.0</v>
       </c>
     </row>
     <row r="1542" spans="1:4">
       <c r="A1542" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1542" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C1542" s="2" t="s">
         <v>1730</v>
       </c>
-      <c r="C1542" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1542">
-        <v>21780.0</v>
+        <v>55235.0</v>
       </c>
     </row>
     <row r="1543" spans="1:4">
       <c r="A1543" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1543" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="C1543" s="2" t="s">
         <v>1732</v>
       </c>
       <c r="D1543">
-        <v>119970.0</v>
+        <v>21780.0</v>
       </c>
     </row>
     <row r="1544" spans="1:4">
       <c r="A1544" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1544" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="C1544" s="2" t="s">
         <v>1733</v>
       </c>
       <c r="D1544">
-        <v>131060.0</v>
+        <v>119970.0</v>
       </c>
     </row>
     <row r="1545" spans="1:4">
       <c r="A1545" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1545" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="C1545" s="2" t="s">
         <v>1734</v>
       </c>
       <c r="D1545">
-        <v>124355.0</v>
+        <v>131060.0</v>
       </c>
     </row>
     <row r="1546" spans="1:4">
       <c r="A1546" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1546" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="C1546" s="2" t="s">
         <v>1735</v>
       </c>
       <c r="D1546">
-        <v>133815.0</v>
+        <v>124355.0</v>
       </c>
     </row>
     <row r="1547" spans="1:4">
       <c r="A1547" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1547" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="C1547" s="2" t="s">
         <v>1736</v>
       </c>
       <c r="D1547">
-        <v>97381.0</v>
+        <v>133815.0</v>
       </c>
     </row>
     <row r="1548" spans="1:4">
       <c r="A1548" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B1548" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="C1548" s="2" t="s">
         <v>1737</v>
       </c>
       <c r="D1548">
+        <v>97381.0</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:4">
+      <c r="A1549" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C1549" s="2" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D1549">
         <v>107569.0</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
@@ -28828,50 +28845,51 @@
     <hyperlink ref="C1524" r:id="rId_hyperlink_1523"/>
     <hyperlink ref="C1525" r:id="rId_hyperlink_1524"/>
     <hyperlink ref="C1526" r:id="rId_hyperlink_1525"/>
     <hyperlink ref="C1527" r:id="rId_hyperlink_1526"/>
     <hyperlink ref="C1528" r:id="rId_hyperlink_1527"/>
     <hyperlink ref="C1529" r:id="rId_hyperlink_1528"/>
     <hyperlink ref="C1530" r:id="rId_hyperlink_1529"/>
     <hyperlink ref="C1531" r:id="rId_hyperlink_1530"/>
     <hyperlink ref="C1532" r:id="rId_hyperlink_1531"/>
     <hyperlink ref="C1533" r:id="rId_hyperlink_1532"/>
     <hyperlink ref="C1534" r:id="rId_hyperlink_1533"/>
     <hyperlink ref="C1535" r:id="rId_hyperlink_1534"/>
     <hyperlink ref="C1536" r:id="rId_hyperlink_1535"/>
     <hyperlink ref="C1537" r:id="rId_hyperlink_1536"/>
     <hyperlink ref="C1538" r:id="rId_hyperlink_1537"/>
     <hyperlink ref="C1539" r:id="rId_hyperlink_1538"/>
     <hyperlink ref="C1540" r:id="rId_hyperlink_1539"/>
     <hyperlink ref="C1541" r:id="rId_hyperlink_1540"/>
     <hyperlink ref="C1542" r:id="rId_hyperlink_1541"/>
     <hyperlink ref="C1543" r:id="rId_hyperlink_1542"/>
     <hyperlink ref="C1544" r:id="rId_hyperlink_1543"/>
     <hyperlink ref="C1545" r:id="rId_hyperlink_1544"/>
     <hyperlink ref="C1546" r:id="rId_hyperlink_1545"/>
     <hyperlink ref="C1547" r:id="rId_hyperlink_1546"/>
     <hyperlink ref="C1548" r:id="rId_hyperlink_1547"/>
+    <hyperlink ref="C1549" r:id="rId_hyperlink_1548"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>